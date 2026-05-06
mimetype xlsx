--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,589 +51,589 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>SEDENIR C.  BERTÉ</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/32/ind_n_01_sedenir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/32/ind_n_01_sedenir.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal a aquisição de área próximo ao perímetro urbano para criação e futura instalação do Berçário Industrial em nosso Município.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ADEMIR MUSTCHALL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/26/indic_01_-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/26/indic_01_-_ademir.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências frente a rua que dá acesso a casa do Sr. João Maria Nunes Correa, desde a entrada que fica em frente a casa do Sr. Antônio Carlos Hun de Lima até a final da rua ( rua sem saída). Salienta se a precariedade da rua, localizada ao centro da cidade, que pode ser pelo setor competente patrolada e britada sem demais custos ao executivo, visto que possui todo o aparato para a demanda.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/28/indic_02_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/28/indic_02_ademir.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências referente a iluminação pública das quadras 17 e 18  frente a Rua Leão kwitko, devido a mesma ser inexistente.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/29/indic_03_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/29/indic_03_ademir.pdf</t>
   </si>
   <si>
     <t>A necessidade de instaurar o vale alimentação aos funcionários públicos Municipais que ainda não recebem o benefício.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ELISA VALDETE KOHN</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/30/ind_05-_elisa.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/30/ind_05-_elisa.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada a aquisição de vacina para o enfrentamento da pandemia da COVID-19. Sugere se que seja estudada a viabilidade jurídica para uso dos recursos financeiros repassados ao Município pelo Governo Federal para o enfrentamento da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/31/ind_06-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/31/ind_06-_ademir.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo sobre a aderência do consórcio Nacional de Municípios, organizado pela FNP ( frente nacional de prefeitos), o qual visa estabelecer uma alternativa técnica jurídica para aquisição das vacinas.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/33/ind_07-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/33/ind_07-_ademir.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de providências referentes á saída da garagem municipal, frente á poeira que levanta da estrada de terra, e também ao fluxo de caminhões na avenida central  pela estrada não pavimenta/calçada.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IVACIR R. NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/34/ind_08-_ivacir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/34/ind_08-_ivacir.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que determine ao setor competente para que estude a viabilidade de * instalação de lombada ou redutor de velocidade* nos seguintes locais:_x000D_
 * comunidade de farroupilha em frente ao aviário da família Nadal._x000D_
 * comunidade de Santa Barbara em frente a casa do Sr. Severino Marchetto.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLAUDIOMIR DIAS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/35/ind_09-_claudiomir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/35/ind_09-_claudiomir.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal para que determine ao setor competente para que estude a viabilidade de contratação de Vigilantes para segurança nas entradas das escolas municipais do município de quatro Irmãos.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/36/ind_10-_claudiomir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/36/ind_10-_claudiomir.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que determine ao setor competente para que estude a viabilidade de efetuar calçamento na rua Hilel Henkin e também seja instalado um redutor de velocidade nesta rua.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/37/ind_11-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/37/ind_11-_ademir.pdf</t>
   </si>
   <si>
     <t>A necessidade de reformas das calçadas e meio fios da rua Efrain Fischamann</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ADEMAR NADAL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_12_ademar.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_12_ademar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº007/2001. (Regime Jurídico).</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no13.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no13.pdf</t>
   </si>
   <si>
     <t>Revisão da Lei de Incentivo ao Desenvolvimento Econômico e Social.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/38/ind_14_-_ademir_prejudicada.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/38/ind_14_-_ademir_prejudicada.pdf</t>
   </si>
   <si>
     <t>A necessidade  de regularização do uso do caminhão prancha, utilizado no transporte de máquinas pesadas.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Necessidade de compra/construção de centro administrativo próprio.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/40/ind_16-_ademir_prejudicada.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/40/ind_16-_ademir_prejudicada.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de Emenda Modificativa a Lei Municipal Nº1.026, de 02/05/2014, mais especificamente em seu artigo 22.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CLÓVIS E. KUJAWINSKI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/41/ind_17-_clovis.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/41/ind_17-_clovis.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o estudo para instalação de placas de energia solar (placas fotovoltaicas) nos prédios públicos municipais, com o fim de atender todos os setores da administração pública.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/42/ind_18-_sedenir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/42/ind_18-_sedenir.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que analise a possibilidade de construção de um pórtico na saída e ou entrada do Município sentido trans brasiliana pela linha povoado Tartas rua denominada Estrada Mutchlieb.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/43/ind_19-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/43/ind_19-_ademir.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de providências para o abastecimento de água em época de estiagem para produtores rurais.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/44/ind_20-_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/44/ind_20-_ademir.pdf</t>
   </si>
   <si>
     <t>Indica a reforma das instalações da cede localizada no Bairro do Trabalhador, inclusive a manutenção da tela do campo, que encontra se precária cheia de buracos e necessitando ter a lateral que fica frente a Av. Barão Hirch elevada, para mais segurança para as crianças que utilizam o espaço para jogar bola.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que inclua conteúdo sobre a cultura Tradicionalista nas aulas Públicas Municipais de ensino.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
     <t>Informações referente o programa de esterilização de cães e gatos no município.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PE</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Doar Materiais Inservíveis Usados, ao Conselho Comunitário Pró–Segurança Pública (CONSEPRO) de Quatro Irmãos/RS, e dá Outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_002-2021_doacao_materiais_consepro.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_002-2021_doacao_materiais_consepro.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CREDITO ESPECIAL NO VALOR DE R$ 51.000,00 (CINQUENTA E UM MIL REAIS), DESTINADOS A RESTITUIR O VALOR DE INSCRIÇÕES EM CONCURSO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_004-2021_altera_lei_contratacao_temporaria.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_004-2021_altera_lei_contratacao_temporaria.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1300/2021, de 13 de janeiro de 2021 que autoriza as Contratações Temporárias.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_005-2021_complementacao_servidores_e_conselheiros.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_005-2021_complementacao_servidores_e_conselheiros.doc</t>
   </si>
   <si>
     <t>Estabelece complementação em folha de pagamento até o valor do salário mínimo.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_006-2021_iptu.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_006-2021_iptu.doc</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento do IPTU 2021.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_007-2021_novo_fundeb.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_007-2021_novo_fundeb.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_008-2021_credito_especial_transporte_estudantes_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_008-2021_credito_especial_transporte_estudantes_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CREDITO ESPECIAL NO VALOR DE R$ 90.000,00 (NOVENTA MIL REAIS), DESTINADOS AO PAGAMENTO DE DESPESAS COM TRANSPORTE DE ALUNOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Transfere Feriado Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_010-2021_madeiras_lucy.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_010-2021_madeiras_lucy.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL _x000D_
 Nº 1221/2018 DE 17/12/2018.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_011-2021_credito_especial_internet_meio_rural.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_011-2021_credito_especial_internet_meio_rural.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CREDITO ESPECIAL NO VALOR DE R$ 90.000,00 (NOVENTA MIL REAIS), DESTINADOS À INSTALAÇÃO DE INTERNET NO MEIO RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_012-2021_contratacao.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_012-2021_contratacao.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e da Outras Providências.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_013-2021_dacao_imovel_do_estado.doc</t>
-[...5 lines deleted...]
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_015-2021_celebracao_de_convenio_estado_.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_013-2021_dacao_imovel_do_estado.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_014-2021_contratacao.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_015-2021_celebracao_de_convenio_estado_.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_016-2021_dispoe_sobre_acrescimo_de_5_operacoes_credito_consignado_servidores.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_016-2021_dispoe_sobre_acrescimo_de_5_operacoes_credito_consignado_servidores.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de 5% (cinco por cento) ao percentual máximo para a contratação de operações de crédito com desconto automático em folha de pagamento até 31 de dezembro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_017-2021_castracao_de_caes_e_gatos_de_rua.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_017-2021_castracao_de_caes_e_gatos_de_rua.doc</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE ESTERILIZAÇÃO DE CÃES, E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_018-2021_contratacao_fiscal_meio_ambiente_.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_019-2021_convoca_10_horas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_018-2021_contratacao_fiscal_meio_ambiente_.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_019-2021_convoca_10_horas.doc</t>
   </si>
   <si>
     <t>Altera horário semanal de contratação prevista na Lei Municipal nº 1.300/2021.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_020-2021_ppa_2022-2025.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_020-2021_ppa_2022-2025.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_no_021-2021_altera_lei_1026-2014.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_no_021-2021_altera_lei_1026-2014.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI _x000D_
 MUNICIPAL Nº 1026/2014.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_022-2021__contrato_de_programa_-_convenio_setur.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_022-2021__contrato_de_programa_-_convenio_setur.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Irmãos a firmar Contrato de Programa com o Consórcio Intermunicipal da Região do Alto Uruguai – CIRAU.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_023-2021_altera_lei_controle_interno.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_023-2021_altera_lei_controle_interno.doc</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1.188/2018 que dispõe sobre o controle interno do Município.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_024-2021_ldo_2022__ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_024-2021_ldo_2022__ok.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_025-2021_cria_jaria.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_025-2021_cria_jaria.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Junta Administrativa de Julgamento e Recursos de Infrações Ambientais – JARIA, no Município de Quatro Irmãos, e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_026-2021_doacao_materiais_consepro.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_026-2021_doacao_materiais_consepro.doc</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_027-2021_altera_lei_1026-2014.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_027-2021_altera_lei_1026-2014.doc</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_028-2021_-_orcamento_2022_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_028-2021_-_orcamento_2022_ok.doc</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1026/2014 E A LEI MUNICIPAL Nº 1.177/2017</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_030-2021.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_030-2021.doc</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_031-2021.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_031-2021.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Promover Acordo Judicial Relativo a Execução de Sentenças de Insalubridade e a Abrir um Crédito Especial no Valor destinado ao seu Pagamento e dá Outras Providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_032-2021_farmacia_viva_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_032-2021_farmacia_viva_1.doc</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE QUATRO IRMÃOS, A POLÍTICA MEDICINAIS, AROMÁTICAS E CONDIMENTARES E DE FITOTERÁPICOS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_033-2021_pmpiceps_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_033-2021_pmpiceps_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES E DE EDUCAÇÃO POPULAR EM SAÚDE (PMPICEPS), NO ÂMBITO DO MUNICÍPIO DE QUATRO IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_034-2021__autoriza_acordo_saude_estado.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_034-2021__autoriza_acordo_saude_estado.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSINAR ACORDO COM O ESTADO DO RIO GRANDE DO SUL PARA RECEBIMENTO DE VERBAS DA SAÚDE NÃO PAGAS DE 2014 A 2018.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_035-2021__correcao_vrm.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_035-2021__correcao_vrm.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 997/2013 DE 31/12/2013.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_036-2021__diarias.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_036-2021__diarias.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PAGAMENTOS DE DIÁRIAS AO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_037-2021__disponibilizacao_mangas_agua.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_037-2021__disponibilizacao_mangas_agua.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.154 DE 15/03/2017.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>RMD</t>
   </si>
   <si>
     <t>RESOLUÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/45/06_suspende_atividades_covid.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/45/06_suspende_atividades_covid.docx</t>
   </si>
   <si>
     <t>Suspende as atividades da Câmara Municipal de Vereadores de Quatro Irmãos em decorrência da COVID-19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -940,68 +940,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/32/ind_n_01_sedenir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/26/indic_01_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/28/indic_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/29/indic_03_ademir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/30/ind_05-_elisa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/31/ind_06-_ademir.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/33/ind_07-_ademir.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/34/ind_08-_ivacir.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/35/ind_09-_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/36/ind_10-_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/37/ind_11-_ademir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_12_ademar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/38/ind_14_-_ademir_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/40/ind_16-_ademir_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/41/ind_17-_clovis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/42/ind_18-_sedenir.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/43/ind_19-_ademir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/44/ind_20-_ademir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_002-2021_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_004-2021_altera_lei_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_005-2021_complementacao_servidores_e_conselheiros.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_006-2021_iptu.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_007-2021_novo_fundeb.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_008-2021_credito_especial_transporte_estudantes_1.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_010-2021_madeiras_lucy.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_011-2021_credito_especial_internet_meio_rural.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_012-2021_contratacao.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_013-2021_dacao_imovel_do_estado.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_014-2021_contratacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_015-2021_celebracao_de_convenio_estado_.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_016-2021_dispoe_sobre_acrescimo_de_5_operacoes_credito_consignado_servidores.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_017-2021_castracao_de_caes_e_gatos_de_rua.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_018-2021_contratacao_fiscal_meio_ambiente_.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_019-2021_convoca_10_horas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_020-2021_ppa_2022-2025.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_no_021-2021_altera_lei_1026-2014.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_022-2021__contrato_de_programa_-_convenio_setur.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_023-2021_altera_lei_controle_interno.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_024-2021_ldo_2022__ok.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_025-2021_cria_jaria.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_026-2021_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_027-2021_altera_lei_1026-2014.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_028-2021_-_orcamento_2022_ok.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_030-2021.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_031-2021.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_032-2021_farmacia_viva_1.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_033-2021_pmpiceps_1.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_034-2021__autoriza_acordo_saude_estado.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_035-2021__correcao_vrm.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_036-2021__diarias.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_037-2021__disponibilizacao_mangas_agua.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/45/06_suspende_atividades_covid.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/32/ind_n_01_sedenir.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/26/indic_01_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/28/indic_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/29/indic_03_ademir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/30/ind_05-_elisa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/31/ind_06-_ademir.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/33/ind_07-_ademir.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/34/ind_08-_ivacir.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/35/ind_09-_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/36/ind_10-_claudiomir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/37/ind_11-_ademir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_12_ademar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/38/ind_14_-_ademir_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/40/ind_16-_ademir_prejudicada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/41/ind_17-_clovis.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/42/ind_18-_sedenir.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/43/ind_19-_ademir.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/44/ind_20-_ademir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_no_002-2021_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/4/projeto_de_lei_no_004-2021_altera_lei_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/5/projeto_de_lei_no_005-2021_complementacao_servidores_e_conselheiros.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/6/projeto_de_lei_no_006-2021_iptu.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/7/projeto_de_lei_no_007-2021_novo_fundeb.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/8/projeto_de_lei_no_008-2021_credito_especial_transporte_estudantes_1.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/10/projeto_de_lei_no_010-2021_madeiras_lucy.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/11/projeto_de_lei_no_011-2021_credito_especial_internet_meio_rural.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/12/projeto_de_lei_no_012-2021_contratacao.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/13/projeto_de_lei_no_013-2021_dacao_imovel_do_estado.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/14/projeto_de_lei_no_014-2021_contratacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/15/projeto_de_lei_no_015-2021_celebracao_de_convenio_estado_.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/16/projeto_de_lei_no_016-2021_dispoe_sobre_acrescimo_de_5_operacoes_credito_consignado_servidores.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_no_017-2021_castracao_de_caes_e_gatos_de_rua.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/18/projeto_de_lei_no_018-2021_contratacao_fiscal_meio_ambiente_.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/19/projeto_de_lei_no_019-2021_convoca_10_horas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/20/projeto_de_lei_no_020-2021_ppa_2022-2025.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/21/projeto_de_lei_no_021-2021_altera_lei_1026-2014.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/22/projeto_de_lei_no_022-2021__contrato_de_programa_-_convenio_setur.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/23/projeto_de_lei_no_023-2021_altera_lei_controle_interno.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/24/projeto_de_lei_no_024-2021_ldo_2022__ok.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/25/projeto_de_lei_no_025-2021_cria_jaria.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_lei_no_026-2021_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_lei_no_027-2021_altera_lei_1026-2014.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_lei_no_028-2021_-_orcamento_2022_ok.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_lei_no_030-2021.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_lei_no_031-2021.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_lei_no_032-2021_farmacia_viva_1.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_no_033-2021_pmpiceps_1.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_034-2021__autoriza_acordo_saude_estado.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_no_035-2021__correcao_vrm.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_no_036-2021__diarias.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_lei_no_037-2021__disponibilizacao_mangas_agua.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2021/45/06_suspende_atividades_covid.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>