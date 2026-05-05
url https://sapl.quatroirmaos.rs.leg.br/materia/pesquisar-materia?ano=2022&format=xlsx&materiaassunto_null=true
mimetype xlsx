--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -51,1194 +51,1194 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>SEDENIR C.  BERTÉ</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Seja realizado um programa para subsídio de horas máquina utilizadas no plantio de milho, corte e transporte de silagem aos agricultores do município que compreenda os anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADEMIR MUSTCHALL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/92/camscanner_04-28-2022_10.51.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/92/camscanner_04-28-2022_10.51.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reparos na iluminação Publica nas propriedades do interior.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/95/camscanner_05-25-2022_11.27.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/95/camscanner_05-25-2022_11.27.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adequação nos quebra molas do perímetro urbano municipal.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GENICE S.KOSSMANN</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/104/ind_06_genice_psdb.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/104/ind_06_genice_psdb.doc</t>
   </si>
   <si>
     <t>•	 Para que o Poder Executivo estude a viabilidade de efetuar convênio com bancos que possuem agências em nosso município, para que os contribuintes de Quatro Irmãos possam efetuar os pagamentos dos tributos municipais (taxas e impostos), nestas agencias, pagamentos estes que atualmente somente podem ser efetuados na tesouraria do município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/150/pdf018.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/150/pdf018.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de placar eletrônico no ginásio municipal.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/154/camscanner_09-16-2022_09.05.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/154/camscanner_09-16-2022_09.05.pdf</t>
   </si>
   <si>
     <t>INDICA A AQUISIÇÃO E INSTALAÇÃO DE LIXEIRAS NA CASA DOS CHÁS NO CENTRO DA CIDADE E   A INSTALAÇÃO DE LIXEIRAS NAS COMUNIDADES DO INTERIOR. _x000D_
 SOLICITA TAMBÉM QUE SEJA EFETUADA A COLOCAÇÃO DE PEDRAS BRITAS NA ESTRADA QUE DÁ ASSESSO AO HORTO MEDICINAL DA COMUNIDADE DA LINHA NOVA E COLOCAR BRITAS DENTRO DO HORTO MEDICINAL DA COMUNIDADE. _x000D_
 SOLICITA QUE SEJA VIABILIZADO AUXILIO PARA A CONSTRUÇÃO DE UM SALÃO COMUNITÁRIO PARA A COMUNIDADE DA LINHA NOVA E CONCLUSÇAO DO SALÃO COMUNITÁRIO DA COMUNIDADE DO POVOADO TARTAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/155/camscanner_09-16-2022_09.07.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/155/camscanner_09-16-2022_09.07.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO CALÇAMENTO NAS RUAS QUE DÃO ACESSO AO BAIRRO DO TRABALHADOR ATÉ A RUA DAS POPULARES, A FIM DE FACILITAR O TRÁFEGO DOS VEÍCULOS E PEDESTRES NESTES LOCAIS. QUE SEJA CONSTRUÍDO PASSEIOS NA AV. BARÃO HIRCH ACESSO AO BAIRRO DO TRABALHADOR E NA RUA DAS POPULARES.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/159/camscanner_09-29-2022_14.09.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/159/camscanner_09-29-2022_14.09.pdf</t>
   </si>
   <si>
     <t>Indica para que através do setor competente seja prorrogado o prazo de pagamento de IPTU em 6 meses, para as pessoas quem não tem condições de pagar a vista. Que seja feito em  6 parcelas, com o mesmo valor do juro de quando era pago em 3 parcelas.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROGRESSISTA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/167/camscanner_12-09-2022_08.53.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/167/camscanner_12-09-2022_08.53.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada aquisição de equipamento "Rolo Faca" para disponibilizar os produtores rurais do Município.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Indica a necessidade de alteração da sinalização de trânsito no cruzamento entre as ruas David Jovelevitch e Leão kwitko.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/81/ped_01_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/81/ped_01_ademir.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre status atual da obra que está sendo realizada na Avenida Barão Hirsch.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/82/ped_02_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/82/ped_02_ademir.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a viabilização do loteamento social, de imóvel adquirido junto a Família Lavinski.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/157/camscanner_09-22-2022_09.55.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/157/camscanner_09-22-2022_09.55.pdf</t>
   </si>
   <si>
     <t>1.	Solicito informações relativas ao trator de esteira, se foi realizado a reforma do motor, uma vez que já foi feita a licitação para esta reforma. _x000D_
 2.	Por que as últimas viaturas que foram adquiridas (ambulância e van), ainda estão paradas para exposição e não foram liberadas para uso?_x000D_
 3.	Em que situação se encontra o terreno da antiga Escola Alberto Rossetto, se foi renovado com o estado o convênio de cedência para o Município, se este foi renovado qual o plano que a Administração Municipal tem para este local?</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/96/camscanner_05-25-2022_11.25.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/96/camscanner_05-25-2022_11.25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a legalidade da permanência dos funcionários dentro da dependências públicas no horário do almoço.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>JOÃO HENRIQUE BAZZOTTI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/106/05-ped_joaojulho.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/106/05-ped_joaojulho.doc</t>
   </si>
   <si>
     <t>Seja fornecida lista, com nomes e valores, dos contribuintes inscritos na dívida ativa, que irão se beneficiar da lei 1.363/2022 que autoriza o recebimento de créditos com exclusão de multa e juros, bem como aqueles que já aderiram ao parcelamento.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/166/camscanner_12-09-2022_08.40.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/166/camscanner_12-09-2022_08.40.pdf</t>
   </si>
   <si>
     <t>Solicita informações relativas á lei n° 1363, a qual autorizou o recebimento de crédito com exclusão de multa e juros._x000D_
 A relação do total dos inscritos na dívida ativa, quantos aderiram e a relação de quem aderiu o parcelamento.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PE</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_01.22_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_01.22_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
   </si>
   <si>
     <t>ESTENDE O ÍNDICE DE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER EXECUTIVO AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_002-2022_contrato_lar_dos_idosos_santo_antonio_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_002-2022_contrato_lar_dos_idosos_santo_antonio_ok.doc</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE ASSISTENCIAL SANTO ANTÔNIO DE JACUTINGA</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_003-2022_cascalho_bazzotti_ok_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_003-2022_cascalho_bazzotti_ok_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA INDENIZAÇÃO DE USO DE ÁREAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_004-2022_projeto_hospital_jacutinga_ok_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_004-2022_projeto_hospital_jacutinga_ok_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE BENEFICENTE SÃO JUDAS TADEU DE JACUTINGA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_no_005-2022_convenio_guerreiros_da_luz_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_no_005-2022_convenio_guerreiros_da_luz_ok.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE QUATRO IRMÃOS A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNIDADE TERAPEUTICA GUERREIROS DA LUZ.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_006-2022_conselho_mulher_ok.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_006-2022_conselho_mulher_ok.docx</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER DE QUATRO IRMÃOS/RS – CMDM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_no_007-2022_hora_trator_de_esteira_ok.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_no_007-2022_hora_trator_de_esteira_ok.docx</t>
   </si>
   <si>
     <t>AUTORIZA HORAS TRATOR ESTEIRA E CARREGADEIRA HIDRÁULICA</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_no_008-2022_contratacao__atendente_creche_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_no_008-2022_contratacao__atendente_creche_ok.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público de Três Atendentes de Creche.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_009-2022_contratacao_professores__ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_009-2022_contratacao_professores__ok.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público de 02(dois) Professores, e 01(um) Psicólogo.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_010-2022_contratacao__professores.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_010-2022_contratacao__professores.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público de Professores.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_011-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_011-2022.doc</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DE IMÓVEL</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_no_012-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_no_012-2022.doc</t>
   </si>
   <si>
     <t>AUTORIZA A INSTALAÇÃO DE SISTEMA VIA RÁDIO PARA O CONTROLE DE MOTO BOMBAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_013-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_013-2022.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir um Crédito Especial no Valor de R$63.675,00 (sessenta e três mil seiscentos e setenta e cinco reais), Destinado ao Pagamento de Despesas de Exercícios Anteriores não Processadas na Época Própria referente atendimentos na Sociedade Assistencial Santo Antonio dá Outras Providências</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_014-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_014-2022.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e da Outras Providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_015-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_015-2022.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1234/2019.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_016-2022.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_016-2022.doc</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_017-2022_reforma_predio_camara.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_017-2022_reforma_predio_camara.doc</t>
   </si>
   <si>
     <t>AUTORIZA REFORMA DE PRÉDIO ONDE SE LOCALIZA A CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_018-2022_calendario_de_eventos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_018-2022_calendario_de_eventos.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1023/2014 ACRESCENDO NOVOS EVENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_019-2022_contratacao__atendente_creche.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_019-2022_contratacao__atendente_creche.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público de 01(um) Atendente de Creche.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_020-2022_contratacao_professores.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_020-2022_contratacao_professores.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e dá Outras Providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_021-2022_doacao_materiais_consepro.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_021-2022_doacao_materiais_consepro.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Doar Materiais Inservíveis Usados, ao Conselho Comunitário Pró–Segurança Pública (CONSEPRO) de Quatro Irmãos/RS, e dá Outras Providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_022-2022__juros_divida.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_022-2022__juros_divida.doc</t>
   </si>
   <si>
     <t>AUTORIZA RECEBIMENTO DE CRÉDITOS COM EXCLUSÃO DE MULTA E JUROS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ESTABELECE O SISTEMA VIÁRIO RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no_024-2022_contratacao_de_agente_comunitario_de_saude..doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no_024-2022_contratacao_de_agente_comunitario_de_saude..doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público de 01(um) Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_025-2022__juros_divida_prazo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_025-2022__juros_divida_prazo.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.363/2022.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/107/camscanner_07-18-2022_16.03.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/107/camscanner_07-18-2022_16.03.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL NO VALOR DE R$ 437.988,64 (QUATROCENTOS E TRINTA E SETE MIL, NOVECENTOS E OITENTA REAIS E SESSENTA E QUATRO CENTAVOS), DESTINADO A AMPLIAÇÃO E REFORMA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_027-2022_transporte_cultural.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_027-2022_transporte_cultural.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A   INSTITUIR TRANSPORTE GRATUITO PARA ENTIDADES CULTURAIS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_cargos.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_cargos.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL _x000D_
 Nº 1031/2014</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_029-2022_ldo_2023.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_029-2022_ldo_2023.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/112/camscanner_08-26-2022_14.17.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/112/camscanner_08-26-2022_14.17.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial dos agentes Comunitários de Saúde e do Agente de Combate a Endemias nos termos da Emenda Constitucional n°120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/113/doc-20220826-wa0008..pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/113/doc-20220826-wa0008..pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no valor de R$ 139.671,27 (cento e trinta e nove mil, seiscentos e setenta e um reais vinte e sete centavos), destinados a Construção de gavetas funerárias junto ao Cemitério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/156/camscanner_09-16-2022_09.29.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/156/camscanner_09-16-2022_09.29.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1026/2014.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/158/camscanner_09-26-2022_10.55.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/158/camscanner_09-26-2022_10.55.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal N° 1031/2014 - Plano de Carreira dos Servidores.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/161/camscanner_34.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/161/camscanner_34.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a participar, através da AMAU, na aquisição de Touca Inglesa.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/162/camscanner_35.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/162/camscanner_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer a cessão de uso, por prazo indeterminado de um computador para o Conselho Comunitário Pró Segurança Pública ( CONSEPRO) de Quatro Irmãos/ RS, e dá Outras Providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/163/camscanner_36.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/163/camscanner_36.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação Temporária de Excepcional Interesse Público, e dá outras outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/164/camscanner_37.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/164/camscanner_37.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 936 de 27/03/2013.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_no_038-2022_orcamento_2023.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_no_038-2022_orcamento_2023.docx</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_039-2022_ar_condicionado.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_039-2022_ar_condicionado.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER A CESSÃO DE USO, POR TEMPO INDETERMINADO DE UM AR CONDICIONADO PARA O CONSELHO COMUNITÁRIO PRÓ- SEGURANÇA PÚBLICA (CONSEORO) DE QUATRO IRMÃOS/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/105/05-ped_joaojulho.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/105/05-ped_joaojulho.doc</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO</t>
   </si>
   <si>
     <t>PoderLegislativo - PL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_001-2022_reajuste_servidores_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_001-2022_reajuste_servidores_ok.doc</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>CUP - COMISSÃO ÚNICA DE PARECERES</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_02.22_-_revisao_geral_anual_-_vereadores.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_02.22_-_revisao_geral_anual_-_vereadores.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DOS VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 25 DA LEI MUNICIPAL Nº 1.015 DE 10 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_07.06_-_joao_programa_bom_pagador.docx.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_07.06_-_joao_programa_bom_pagador.docx.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INSTITUI O PROGRAMA BOM PAGADOR NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/98/camscanner_06-08-2022_09.46.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/98/camscanner_06-08-2022_09.46.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO a ser encaminhada à empresa Rio Grande de Energia (RGE), em razão das constantes quedas de luz, ausência de manutenção na rede e nos postes e a demora no atendimento das demandas no município de Quatro Irmãos/RS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>PARECER JURIDICO</t>
   </si>
   <si>
     <t>Rubieli Santin Pereira</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pacerer_juridico_n.17-2022-pl_16-2022_-_contratacao_temporaria_excepcional_interesse_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pacerer_juridico_n.17-2022-pl_16-2022_-_contratacao_temporaria_excepcional_interesse_publico.docx</t>
   </si>
   <si>
     <t>Foi encaminhado a Assessoria Jurídica desta Casa, para emissão de parecer, o Projeto de Lei nº. 016/2022 de 25 de março de 2022, de autoria do Executivo Municipal para autorizar a Contratação Temporária de Excepcional Interesse Público e da Outras Providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/153/pacerer_juridico_n.26-2022-pl_24.2022_-_contratacao_temporaria_excepcional_interesse_publico_agente_de_saude_licenca_gestante.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/153/pacerer_juridico_n.26-2022-pl_24.2022_-_contratacao_temporaria_excepcional_interesse_publico_agente_de_saude_licenca_gestante.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 024/2022_x000D_
 Ementa: “Autoriza a Contratação Temporária de Excepcional Interesse Público de 01 (um) Agente Comunitário de Saúde”</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pacerer_juridico_n.28-2022-pl_25-2022_-data_parcelamento_refis.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pacerer_juridico_n.28-2022-pl_25-2022_-data_parcelamento_refis.docx</t>
   </si>
   <si>
     <t>Foi encaminhado a Assessoria Jurídica desta Casa, para emissão de parecer, o Projeto de Lei nº. 025/2022 de 29 de junho de 2022, de autoria do Executivo Municipal para alterar a Lei Municipal n .363/2022._x000D_
 É o sucinto relatório. Passo a análise jurídica.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/152/pacerer_juridico_n.29-2022-pl_26-2022_-abertura_de_credito_especial_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/152/pacerer_juridico_n.29-2022-pl_26-2022_-abertura_de_credito_especial_1.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 026/2022_x000D_
 Ementa: “Abre Crédito Especial no valor de R$ 437.988,64 (quatrocentos e trinta e sete mil e novecentos e oitenta e oito reais e sessenta e quatro centavos), destinado a Ampliação e Reforma da Unidade Básica de Saúde e dá outras providências.”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pacerer_juridico_n.30-2022-pl_27-2022_-_transporte_gratuito_para_entidades_culturais.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pacerer_juridico_n.30-2022-pl_27-2022_-_transporte_gratuito_para_entidades_culturais.docx</t>
   </si>
   <si>
     <t>Foi encaminhado a Assessoria Jurídica desta Casa, para emissão de parecer, o Projeto de Lei nº. 027/2022 de 28 de julho de 2022, de autoria do Executivo Municipal para autorizar o Poder Executivo a Instituir Transporte Gratuito para Entidades Culturais._x000D_
 É o sucinto relatório. Passo a análise jurídica.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pacerer_juridico_n.31-2022-pl_28-2022_-_cria_cargos_e_altera_a_lei_1031.2014.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pacerer_juridico_n.31-2022-pl_28-2022_-_cria_cargos_e_altera_a_lei_1031.2014.docx</t>
   </si>
   <si>
     <t>Foi encaminhado a Assessoria Jurídica desta Casa, para emissão de parecer, o Projeto de Lei nº. 028/2022 de 28 de julho de 2022, de autoria do Executivo Municipal para alterar a Lei Municipal nº 1031/2014._x000D_
 É o sucinto relatório. Passo a análise jurídica.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/151/pacerer_juridico_n.34-2022-pl_31.2022_-abertura_de_credito_especial_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/151/pacerer_juridico_n.34-2022-pl_31.2022_-abertura_de_credito_especial_1.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 031/2022_x000D_
 Ementa: “Abre Crédito Especial no valor de R$ 139.671,27 (cento e trinta e nove mil, seiscentos e setenta e um reais vinte e sete centavos), destinados a Construção de gavetas funerárias junto ao Cemitério Municipal e dá outras providências..”</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/121/lei_no_1337-2022_reajuste_servidores.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/121/lei_no_1337-2022_reajuste_servidores.doc</t>
   </si>
   <si>
     <t>Estabelece Índice para Revisão Geral dos Servidores do Poder Executivo para 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/122/lei_no_1338-2022_reajuste_funcionarios_legislativo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/122/lei_no_1338-2022_reajuste_funcionarios_legislativo.doc</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/123/lei_no_1339-2022_-_reajuste_vereadores.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/123/lei_no_1339-2022_-_reajuste_vereadores.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DOS VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/130/pdf-20221340.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/130/pdf-20221340.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste, a titulo de revisão Geral Anual, ao subsídio do Prefeito, Vice- Prefeito, e dá outras Providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/125/lei_no_1341-2022_-_reajuste_secretarios.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/125/lei_no_1341-2022_-_reajuste_secretarios.doc</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/141/pdf-20221342.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/141/pdf-20221342.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃODE CONVÊNIO COM A SOCIEDADE ASSISTENCIAL SANTO ANTÔNIO DE JACUTINGA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/140/pdf-20221343.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/140/pdf-20221343.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/139/pdf-20221344.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/139/pdf-20221344.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE BENEFICIENTE SÃO JUDAS TADEU DE JACUTINGA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/138/pdf-20221345.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/138/pdf-20221345.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE QUATRO IRMÃOS A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNIDADE TERAPEUTICA GUERREIROS DA LUZ.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/137/pdf-20221346.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/137/pdf-20221346.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher de Quatro Irmãos/RS - CMDM, e dá outras Providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pdf-20221347.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pdf-20221347.pdf</t>
   </si>
   <si>
     <t>Autoriza Horas Trator e Escavadeira Hidráulica.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/135/pdf-20221348.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/135/pdf-20221348.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/134/pdf-20221349.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/134/pdf-20221349.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional  Interesse Público 02 (dois) Professores, e 01 (um) Psicólogo.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/133/pdf-20221350.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/133/pdf-20221350.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação Temporária de Excepcional Interesse Publico de Professores.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/118/lei_no_1352-2022_aquisicao_controle_moto_bombas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/118/lei_no_1352-2022_aquisicao_controle_moto_bombas.doc</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/117/lei_no_1353-2022_asilo_santo_antonio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/117/lei_no_1353-2022_asilo_santo_antonio.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Abrir um Crédito Especial no Valor de R$ 63.675,00 (sessenta e três mil seiscentos e setenta e cinco reais), Destinado ao Pagamento de Despesas de Exercícios Anteriores não Processadas na Época Própria referente a atendimentos na Sociedade Assistencial Santo Antônio, e dá Outras Providências</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/116/lei_no_1354-2022_contratacao_farmaceutio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/116/lei_no_1354-2022_contratacao_farmaceutio.doc</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/132/pdf-20221356.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/132/pdf-20221356.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público e dá outras Providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/114/lei_no_1357-2022_reforma_predio_camara.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/114/lei_no_1357-2022_reforma_predio_camara.doc</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/115/lei_no_1356-2022_contratacao_professores.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/115/lei_no_1356-2022_contratacao_professores.doc</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/119/lei_no_1359-2022_contratacao__atendente_creche.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/119/lei_no_1359-2022_contratacao__atendente_creche.doc</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/120/lei_no_1360-2022_-_alteracao_valor_basico_legislativo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/120/lei_no_1360-2022_-_alteracao_valor_basico_legislativo.doc</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/131/pdf-20221361.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/131/pdf-20221361.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e dá outras Providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pdf-20221362.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pdf-20221362.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar materiais inservíveis usados ao conselho comunitário Pró-Segurança Pública  ( CONSEPRO) de Quatro Irmãos/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pdf-20221363.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pdf-20221363.pdf</t>
   </si>
   <si>
     <t>Autoriza Recebimento de Créditos com Exclusão de multa e juros.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>PLENÁRIO - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pdf-20221364.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pdf-20221364.pdf</t>
   </si>
   <si>
     <t>Estabelece o sistema Viário Rural do Município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/126/pdf-20221365.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/126/pdf-20221365.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Excepcional Interesse Público de 01 ( Um) Agente Comunitário  de Saúde.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/145/lei_no_1366-2022__juros_divida_prazo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/145/lei_no_1366-2022__juros_divida_prazo.doc</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/144/lei_no_1367-2022_credito_especial_ubs.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/144/lei_no_1367-2022_credito_especial_ubs.doc</t>
   </si>
   <si>
     <t>Abre Crédito Especial no valor de R$ 437.988,64 (quatrocentos e trinta e sete mil, novecentos e oitenta e oito reais e sessenta e quatro centavos), destinado a Ampliação e Reforma da Unidade Básica de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/143/lei_no_1368-2022_transporte_cultural.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/143/lei_no_1368-2022_transporte_cultural.doc</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/142/lei_no_1369-2022_cargos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/142/lei_no_1369-2022_cargos.doc</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>LEI LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/124/lei_no_1340-2022_reajuste_prefeito_e_vice.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/124/lei_no_1340-2022_reajuste_prefeito_e_vice.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1542,68 +1542,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/92/camscanner_04-28-2022_10.51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/95/camscanner_05-25-2022_11.27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/104/ind_06_genice_psdb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/150/pdf018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/154/camscanner_09-16-2022_09.05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/155/camscanner_09-16-2022_09.07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/159/camscanner_09-29-2022_14.09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/167/camscanner_12-09-2022_08.53.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/81/ped_01_ademir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/82/ped_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/157/camscanner_09-22-2022_09.55.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/96/camscanner_05-25-2022_11.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/106/05-ped_joaojulho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/166/camscanner_12-09-2022_08.40.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_01.22_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_002-2022_contrato_lar_dos_idosos_santo_antonio_ok.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_003-2022_cascalho_bazzotti_ok_1.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_004-2022_projeto_hospital_jacutinga_ok_1.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_no_005-2022_convenio_guerreiros_da_luz_ok.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_006-2022_conselho_mulher_ok.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_no_007-2022_hora_trator_de_esteira_ok.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_no_008-2022_contratacao__atendente_creche_ok.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_009-2022_contratacao_professores__ok.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_010-2022_contratacao__professores.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_011-2022.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_no_012-2022.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_013-2022.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_014-2022.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_015-2022.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_016-2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_017-2022_reforma_predio_camara.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_018-2022_calendario_de_eventos.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_019-2022_contratacao__atendente_creche.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_020-2022_contratacao_professores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_021-2022_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_022-2022__juros_divida.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no_024-2022_contratacao_de_agente_comunitario_de_saude..doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_025-2022__juros_divida_prazo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/107/camscanner_07-18-2022_16.03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_027-2022_transporte_cultural.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_cargos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_029-2022_ldo_2023.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/112/camscanner_08-26-2022_14.17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/113/doc-20220826-wa0008..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/156/camscanner_09-16-2022_09.29.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/158/camscanner_09-26-2022_10.55.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/161/camscanner_34.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/162/camscanner_35.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/163/camscanner_36.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/164/camscanner_37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_no_038-2022_orcamento_2023.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_039-2022_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/105/05-ped_joaojulho.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_001-2022_reajuste_servidores_ok.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_02.22_-_revisao_geral_anual_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_07.06_-_joao_programa_bom_pagador.docx.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/98/camscanner_06-08-2022_09.46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pacerer_juridico_n.17-2022-pl_16-2022_-_contratacao_temporaria_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/153/pacerer_juridico_n.26-2022-pl_24.2022_-_contratacao_temporaria_excepcional_interesse_publico_agente_de_saude_licenca_gestante.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pacerer_juridico_n.28-2022-pl_25-2022_-data_parcelamento_refis.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/152/pacerer_juridico_n.29-2022-pl_26-2022_-abertura_de_credito_especial_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pacerer_juridico_n.30-2022-pl_27-2022_-_transporte_gratuito_para_entidades_culturais.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pacerer_juridico_n.31-2022-pl_28-2022_-_cria_cargos_e_altera_a_lei_1031.2014.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/151/pacerer_juridico_n.34-2022-pl_31.2022_-abertura_de_credito_especial_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/121/lei_no_1337-2022_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/122/lei_no_1338-2022_reajuste_funcionarios_legislativo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/123/lei_no_1339-2022_-_reajuste_vereadores.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/130/pdf-20221340.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/125/lei_no_1341-2022_-_reajuste_secretarios.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/141/pdf-20221342.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/140/pdf-20221343.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/139/pdf-20221344.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/138/pdf-20221345.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/137/pdf-20221346.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pdf-20221347.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/135/pdf-20221348.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/134/pdf-20221349.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/133/pdf-20221350.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/118/lei_no_1352-2022_aquisicao_controle_moto_bombas.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/117/lei_no_1353-2022_asilo_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/116/lei_no_1354-2022_contratacao_farmaceutio.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/132/pdf-20221356.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/114/lei_no_1357-2022_reforma_predio_camara.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/115/lei_no_1356-2022_contratacao_professores.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/119/lei_no_1359-2022_contratacao__atendente_creche.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/120/lei_no_1360-2022_-_alteracao_valor_basico_legislativo.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/131/pdf-20221361.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pdf-20221362.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pdf-20221363.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pdf-20221364.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/126/pdf-20221365.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/145/lei_no_1366-2022__juros_divida_prazo.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/144/lei_no_1367-2022_credito_especial_ubs.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/143/lei_no_1368-2022_transporte_cultural.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/142/lei_no_1369-2022_cargos.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/124/lei_no_1340-2022_reajuste_prefeito_e_vice.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/92/camscanner_04-28-2022_10.51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/95/camscanner_05-25-2022_11.27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/104/ind_06_genice_psdb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/150/pdf018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/154/camscanner_09-16-2022_09.05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/155/camscanner_09-16-2022_09.07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/159/camscanner_09-29-2022_14.09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/167/camscanner_12-09-2022_08.53.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/81/ped_01_ademir.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/82/ped_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/157/camscanner_09-22-2022_09.55.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/96/camscanner_05-25-2022_11.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/106/05-ped_joaojulho.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/166/camscanner_12-09-2022_08.40.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/69/projeto_01.22_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_no_002-2022_contrato_lar_dos_idosos_santo_antonio_ok.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_no_003-2022_cascalho_bazzotti_ok_1.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_no_004-2022_projeto_hospital_jacutinga_ok_1.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_no_005-2022_convenio_guerreiros_da_luz_ok.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_no_006-2022_conselho_mulher_ok.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_no_007-2022_hora_trator_de_esteira_ok.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_no_008-2022_contratacao__atendente_creche_ok.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_no_009-2022_contratacao_professores__ok.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/70/projeto_de_lei_no_010-2022_contratacao__professores.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_no_011-2022.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_no_012-2022.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_no_013-2022.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_no_014-2022.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_lei_no_015-2022.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_lei_no_016-2022.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_no_017-2022_reforma_predio_camara.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/90/projeto_de_lei_no_018-2022_calendario_de_eventos.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/91/projeto_de_lei_no_019-2022_contratacao__atendente_creche.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/94/projeto_de_lei_no_020-2022_contratacao_professores.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_no_021-2022_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_lei_no_022-2022__juros_divida.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/101/projeto_de_lei_no_024-2022_contratacao_de_agente_comunitario_de_saude..doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/103/projeto_de_lei_no_025-2022__juros_divida_prazo.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/107/camscanner_07-18-2022_16.03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/108/projeto_de_lei_no_027-2022_transporte_cultural.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/109/projeto_cargos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_no_029-2022_ldo_2023.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/112/camscanner_08-26-2022_14.17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/113/doc-20220826-wa0008..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/156/camscanner_09-16-2022_09.29.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/158/camscanner_09-26-2022_10.55.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/161/camscanner_34.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/162/camscanner_35.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/163/camscanner_36.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/164/camscanner_37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_de_lei_no_038-2022_orcamento_2023.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_039-2022_ar_condicionado.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/105/05-ped_joaojulho.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/65/projeto_de_lei_no_001-2022_reajuste_servidores_ok.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/66/projeto_02.22_-_revisao_geral_anual_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/68/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/102/projeto_07.06_-_joao_programa_bom_pagador.docx.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/98/camscanner_06-08-2022_09.46.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/149/pacerer_juridico_n.17-2022-pl_16-2022_-_contratacao_temporaria_excepcional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/153/pacerer_juridico_n.26-2022-pl_24.2022_-_contratacao_temporaria_excepcional_interesse_publico_agente_de_saude_licenca_gestante.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/148/pacerer_juridico_n.28-2022-pl_25-2022_-data_parcelamento_refis.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/152/pacerer_juridico_n.29-2022-pl_26-2022_-abertura_de_credito_especial_1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/147/pacerer_juridico_n.30-2022-pl_27-2022_-_transporte_gratuito_para_entidades_culturais.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/146/pacerer_juridico_n.31-2022-pl_28-2022_-_cria_cargos_e_altera_a_lei_1031.2014.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/151/pacerer_juridico_n.34-2022-pl_31.2022_-abertura_de_credito_especial_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/121/lei_no_1337-2022_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/122/lei_no_1338-2022_reajuste_funcionarios_legislativo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/123/lei_no_1339-2022_-_reajuste_vereadores.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/130/pdf-20221340.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/125/lei_no_1341-2022_-_reajuste_secretarios.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/141/pdf-20221342.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/140/pdf-20221343.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/139/pdf-20221344.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/138/pdf-20221345.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/137/pdf-20221346.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/136/pdf-20221347.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/135/pdf-20221348.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/134/pdf-20221349.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/133/pdf-20221350.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/118/lei_no_1352-2022_aquisicao_controle_moto_bombas.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/117/lei_no_1353-2022_asilo_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/116/lei_no_1354-2022_contratacao_farmaceutio.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/132/pdf-20221356.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/114/lei_no_1357-2022_reforma_predio_camara.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/115/lei_no_1356-2022_contratacao_professores.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/119/lei_no_1359-2022_contratacao__atendente_creche.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/120/lei_no_1360-2022_-_alteracao_valor_basico_legislativo.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/131/pdf-20221361.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/129/pdf-20221362.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/128/pdf-20221363.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/127/pdf-20221364.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/126/pdf-20221365.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/145/lei_no_1366-2022__juros_divida_prazo.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/144/lei_no_1367-2022_credito_especial_ubs.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/143/lei_no_1368-2022_transporte_cultural.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/142/lei_no_1369-2022_cargos.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2022/124/lei_no_1340-2022_reajuste_prefeito_e_vice.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>