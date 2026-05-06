--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -48,1344 +48,1344 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_01.23.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_01.23.pdf</t>
   </si>
   <si>
     <t>Indica a viabilização do estudo para reforma da sede do bairro do trabalhador.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADEMIR MUSTCHALL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/190/camscanner_04-17-2023_11.34_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/190/camscanner_04-17-2023_11.34_1.pdf</t>
   </si>
   <si>
     <t>A necessidade de escoamento de água que acumula no trecho novo da Avenida Barão Hirch, centro.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/192/03_idiane_supl._-_18.04.23.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/192/03_idiane_supl._-_18.04.23.doc</t>
   </si>
   <si>
     <t>1)	INDICO QUE O SETOR RESPONSÁVEL REALIZE UM ESTUDO PARA FORNECER SEGURANÇA, CÂMERAS DE VIGILÂNCIA, BOTÃO DO PÂNICO E PORTA GIRATÓRIA COM DETECTOR DE METAIS NAS ESCOLAS, E UM ESTUDO PARA QUE SEJA FEITO UM MURO ATRÁS DA ESCOLA INFANTIL EMEI.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VALDECIR LUIZ TOIGO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/193/04_toigo_-_27.04.23.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/193/04_toigo_-_27.04.23.doc</t>
   </si>
   <si>
     <t>Indica para que o Executivo através da alteração da Legislação Municipal em Quatro Irmãos “O dia 18 de março que é o dia da Imigração Judaica”, Devido ao nosso Município ser “Cidade Símbolo da Imigração Judaica no Brasil”.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/200/camscanner_16-05-2023_10.32.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/200/camscanner_16-05-2023_10.32.pdf</t>
   </si>
   <si>
     <t>Indico para que o Setor Competente estude a Viabilidade de desenvolver um programa de Agricultura de Precisão no Município como forma de Auxiliar os Agricultores a Aumentar sua produtividade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/201/camscanner_16-05-2023_10.34.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/201/camscanner_16-05-2023_10.34.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instaurar o Vale-Alimentação aos funcionários públicos Municipais que ainda não recebem o benefício.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADEMAR NADAL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/247/07_tato_-_01.08.2023_inclusao_digital_aos_idosos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/247/07_tato_-_01.08.2023_inclusao_digital_aos_idosos.doc</t>
   </si>
   <si>
     <t>INDICA QUE O SETOR COMPETENTE REALIZE UM ESTUDO PARA IMPLEMENTAR UM PROGRAMA DE INCLUSÃO DIGITAL AO IDOSOS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO HENRIQUE BAZZOTTI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_08_joao_19.09.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_08_joao_19.09.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo adote as providências necessárias para viabilizar a_x000D_
 formalização de Convênio com o Departamento Autônomo de Estradas e Rodagem (DAERRS), visando a realização de obras de melhoria da Infraestrutura Rodoviária no âmbito do_x000D_
 Programa Estadual denominado “Acessos Municipais”, especialmente no que se refere a_x000D_
 implementação de pavimentação asfáltica da estrada que liga o Município de Quatro Irmãos_x000D_
 - RS ao Município de Jacutinga - RS, cujo trecho pertencendo ao limite territorial de Quatro_x000D_
 Irmãos - RS é de 7,5 km</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JULIANO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/269/09_indicacao_juliano_set.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/269/09_indicacao_juliano_set.pdf</t>
   </si>
   <si>
     <t>Indica que o setor competente realize um estudo para implementar a instalação de ventiladores no Ginásio Municipal.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/283/camscanner_08-12-2023_11.01.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/283/camscanner_08-12-2023_11.01.pdf</t>
   </si>
   <si>
     <t>INDICA ELABORAÇÃO DE PROJETO DE LEI QUE CONSISTE BASICAMENTE EM UM PROGRAMA DE PEQUENAS OBRAS EM CASAS DE FAMÍLIAS DE BAIXA RENDA, CHAMADO DE “REFORMA SOLIDÁRIA”.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/187/06-_pedido_inform._-_joao.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/187/06-_pedido_inform._-_joao.doc</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Poder Legislativo extrato/demonstrativo detalhado das despesas lançadas em todos veículos, máquinas e equipamentos durante o exercício de 2021 e 2022, informando qual secretaria cada um pertence.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/191/02_-_pedido_inform._-_mustchall.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/191/02_-_pedido_inform._-_mustchall.doc</t>
   </si>
   <si>
     <t>Encaminha-se este pedido ao Poder Executivo, solicitando informações sobre a reforma do motor da moto niveladora 120K,</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/262/camscanner_18-09-2023_16.34.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/262/camscanner_18-09-2023_16.34.pdf</t>
   </si>
   <si>
     <t>Seja fornecida prestação de contas detalhada do almoço do Novilho precoce.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/279/ped_inf_04.23_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/279/ped_inf_04.23_1.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre habilitação do Município  junto a secretaria de Assistência Social do Estado do Rio Grande do Sul intermédio Edital 30/2023/Avançar SUAS/RS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/280/ped._inf._05_mustchall.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/280/ped._inf._05_mustchall.pdf</t>
   </si>
   <si>
     <t>Solicita Informações em atenção ao Horto Medicinal Municipal, verbas direcionadas a este e funcionários utilizados no mesmo, destinação de verbas federais e emendas parlamentares e informações referente ao valor da gratificação do funcionário concursado como justificativa dos trabalhos executados e carga horária exercida.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PE</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/170/projeto_de_lei_no_001-2023_reajuste_servidores.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/170/projeto_de_lei_no_001-2023_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Estabelece Índice para Revisão Geral_x000D_
 dos Servidores do Poder Executivo para_x000D_
 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/171/projeto_de_lei_no_002-2023_incentivo_desenvolvimento.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/171/projeto_de_lei_no_002-2023_incentivo_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Reestrutura a política de incentivo ao _x000D_
 desenvolvimento econômico e social do _x000D_
 Município de Quatro Irmãos, e o programa de _x000D_
 desenvolvimento econômico e social, e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_003-2023_cargos.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_003-2023_cargos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL _x000D_
 Nº 1031/2014</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_004-2023_hospital_jacutinga.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_004-2023_hospital_jacutinga.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer a transferência_x000D_
 de R$ 180.212,00 ao Hospital de Jacutinga_x000D_
 correspondente a emenda parlamentar remetida_x000D_
 através do Município para o Hospital.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_005-2023_altera_lei.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_005-2023_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 997/2013.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_no_006-2023_ressarcimento_despesas_alimentacao.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_no_006-2023_ressarcimento_despesas_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL_x000D_
 Nº 1335/2021.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_007-2023_auxilio_oculos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_007-2023_auxilio_oculos.doc</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO PARA AQUISIÇÃO DE ÓCULOS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no_008-2023__reajuste_magisterio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no_008-2023__reajuste_magisterio.doc</t>
   </si>
   <si>
     <t>Estabelece Índice para Revisão Geral dos Professores Municipais.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/184/camscanner_03-10-2023_15.34.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/184/camscanner_03-10-2023_15.34.pdf</t>
   </si>
   <si>
     <t>Prorroga os contratos temporários que vencerão a partir do mês de Março.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_010-2023_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_010-2023_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Irmãos a firmar Contrato de Rateio com o Consórcio Intermunicipal da Região do Alto Uruguai – CIRAU, e abre um credito especial no valor de R$ 14.902,24 (quatorze mil novecentos e dois reais e vinte e quatro centavos), e dá outras providencias.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei__no_011-2023_caixa.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei__no_011-2023_caixa.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.”</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_no_011-2023_contratacao_temporaria.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_no_011-2023_contratacao_temporaria.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nª 07/2001, AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_013_-2023_doacao_materiais_consepro.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_013_-2023_doacao_materiais_consepro.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Doar Materiais Inservíveis Usados, ao Conselho Comunitário Pró–Segurança Pública (CONSEPRO) de Quatro Irmãos/RS, e dá Outras Providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_014_-2023_bombeiros_voluntarios.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_014_-2023_bombeiros_voluntarios.doc</t>
   </si>
   <si>
     <t>Autoriza celebração de convênio e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_015-2023_polo_de_turismo_cultural.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_015-2023_polo_de_turismo_cultural.doc</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO O POLO DE TURISMO CULTURAL HISTÓRICO – DECORRENTE DA HISTÓRIA E INFLUÊNCIA DA IMIGRAÇÃO JUDAICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_no_016-2023_altera_lei_eventos..doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_no_016-2023_altera_lei_eventos..doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1023/2014.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_no_017-2023_lei_sistema_conselho_e_fundo_da_cultura.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_no_017-2023_lei_sistema_conselho_e_fundo_da_cultura.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA, CRIA O CONSELHO E O FUNDO MUNICIPAL DE CULTURA DO MUNICIPIO DE QUATRO IRMÃOS /RS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_018-2023_auxilio_internet.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_018-2023_auxilio_internet.doc</t>
   </si>
   <si>
     <t>AUTORIZA PARTICIPAÇÃO EM INSTALAÇÃO DE INTERNET.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_019-2023_mudas_frutiferas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_019-2023_mudas_frutiferas.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ENTREGA DE MUDAS FRUTÍFERAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/208/projeto_de_lei_no_020-2023_contratacao_temporaria.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/208/projeto_de_lei_no_020-2023_contratacao_temporaria.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/209/projeto_de_lei_no_021-2023_contratacao_fonoaudiologo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/209/projeto_de_lei_no_021-2023_contratacao_fonoaudiologo.doc</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público,  e dá Outras Providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_022-2023_plano_municipal_plano_de_cultura.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_022-2023_plano_municipal_plano_de_cultura.doc</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Quatro Irmãos/RS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_023-2023_contratacao_temporaria_monitor.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_023-2023_contratacao_temporaria_monitor.doc</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_024-2023_convenio_fhst.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_024-2023_convenio_fhst.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A FUNDAÇÃO HOSPITALAR SANTA TEREZINHA DE ERECHIM.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_025-2023_-_vale_alimentacao.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_025-2023_-_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>INSTITUI O VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_026-2023_visitador-monitor.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_026-2023_visitador-monitor.pdf</t>
   </si>
   <si>
     <t>ALTERA ALEI MUNICIPAL N° 1.031 DE 16/05/2014.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_027-2023_contratacao_mecanico.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_027-2023_contratacao_mecanico.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE MECÂNICO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_028-2023_licenca_gestante.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_028-2023_licenca_gestante.doc</t>
   </si>
   <si>
     <t>ALTERA O ATIGO 211 DO REGIME JURÍDICO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_029-2023_gratificacao_agente.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_029-2023_gratificacao_agente.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.383/2023.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_030-2023_autoriza_prog._mais_medicos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_030-2023_autoriza_prog._mais_medicos.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ADERIR AO PROGRAMA MAIS MÉDICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_031-2023__negros_pardos_indigenas_concurso_publico.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_031-2023__negros_pardos_indigenas_concurso_publico.doc</t>
   </si>
   <si>
     <t>Reserva aos negros, pardos e indígenas, 5% (cinco por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_032-2023__deficientes_concurso_publico.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_032-2023__deficientes_concurso_publico.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas especiais á pessoas com deficiência, nos termos do art. 37, VIII da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_033_-2023_vagas_doadores_medula.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_033_-2023_vagas_doadores_medula.doc</t>
   </si>
   <si>
     <t>PREVÊ ISENÇÃO DE TAXA PARA REALIZAÇÃO DE CONCURSO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_034-2023_protecao_animais.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_034-2023_protecao_animais.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Municipal de Proteção aos Animais e Cria o Conselho Municipal.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_035-2023_contratacao_mecanico.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_035-2023_contratacao_mecanico.pdf</t>
   </si>
   <si>
     <t>Altera Anexo da Lei Municipal N°1413/2023.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_036-2023_contratacao_professor_de_matematica.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_036-2023_contratacao_professor_de_matematica.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e da Outras Providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_037-2023_contratacao_professor_de_educacao_fisica.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_037-2023_contratacao_professor_de_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Excepcional Interesse Público, e dá Outras Providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_038-2023_altera_plano_magisterio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_038-2023_altera_plano_magisterio.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N° 898/2012.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_039-2023_-_convenio_central_regional.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_039-2023_-_convenio_central_regional.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio de cooperação com os Municípios de Getúlio Vargas para a gestão associada de serviços públicos, abre crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_040-2023_alteracao_pim.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_040-2023_alteracao_pim.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal N°1412/2023.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_041-2023_credito_especial_micro_acudes.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_041-2023_credito_especial_micro_acudes.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir credito especial no valor de R$108.480,00(cento e oito mil e quatrocentos e oitenta reais) destinado aplicação dos recursos do Programa Avançar – Micro açudes para irrigação e da outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_042-2023_cria_cargo_de_psicologo_e_contratacao_temporaria.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_042-2023_cria_cargo_de_psicologo_e_contratacao_temporaria.doc</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PSICÓLOGO E AUTORIZA CONTRATAÇÃO TEMPORÁRIA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_043-2023_amau_reforma_crpo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_043-2023_amau_reforma_crpo.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR O VALOR DE R$ 12.000,00 (DOZE MIL REAIS) DESTINADO À PARTICIPAÇÃO DO MUNICÍPIO NA REALIZAÇÃO DA REFORMA DAS FUTURAS INSTALAÇÕES DO COMANDO REGIONAL DE POLÍCIA OSTENSIVA (CRPO) NORTE (SEDE REGIONAL), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_044-2023_-_ldo_2024.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_044-2023_-_ldo_2024.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_045-2023_piso_enfermagem.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_045-2023_piso_enfermagem.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento, no exercício de 2023, de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_046-2023_doacao_medicamentos.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_046-2023_doacao_medicamentos.doc</t>
   </si>
   <si>
     <t>Autoriza a doação de Medicamentos.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_047-2023_taxa_de_lixo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_047-2023_taxa_de_lixo.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DO CÓDIGO TRIBUTÁRIO MUNICIPAL PREVISTO NO ARTIGO 59 DO MESMO A FIM DE CONPATIBILIZAR A RECEITA E A DESPESA DO RECOLHIMENTO DE LIXO SÓLIDO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_048-2023_orcamento_2024.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_048-2023_orcamento_2024.doc</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_049-2023_-_convenio__cirau.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_049-2023_-_convenio__cirau.doc</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO ESTATUTO E CONTRATO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DA REGIÃO DO ALTO URUGUAI (CIRAU) E SUAS POSTERIORES ALTERAÇÕES, PARA QUE SEJA CONSOLIDADA A ADESÃO DO MUNICÍPIO AO CONSÓRCIO E PADRONIZADAS AS NORMAS DE INCORPORAÇÃO DO CONSÓRCIO NA ADMINISTRAÇÃO INDIRETA DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/277/ped_inf_04.23.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/277/ped_inf_04.23.pdf</t>
   </si>
   <si>
     <t>Solicita se informação sobre habilitação do Município junto a Secretaria de Assistência Social dp Estado do rio Grande do Sul intermédio Edital 03/2023/ Avançar SUAS/ RS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_01.23_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_01.23_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
   </si>
   <si>
     <t>ESTENDE O ÍNDICE DE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER EXECUTIVO AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_02.23_-_revisao_geral_anual_-_vereadores.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_02.23_-_revisao_geral_anual_-_vereadores.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE _x000D_
 REVISÃO GERAL ANUAL, AO SUBSÍDIO DOS _x000D_
 VEREADORES, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_03.23_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_03.23_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_04.23_-_revisao_geral_anual_-_secretarios.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_04.23_-_revisao_geral_anual_-_secretarios.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_06.22-_alteracao_valor_dos_salarios_dos_funcionarios.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_06.22-_alteracao_valor_dos_salarios_dos_funcionarios.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1015/2014, QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_07.23-_vale_alimentacao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_07.23-_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>INSTITUI O VALE ALIMENTAÇÃO NO ÂMBITO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/243/camscanner_21-07-2023_11.30.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/243/camscanner_21-07-2023_11.30.pdf</t>
   </si>
   <si>
     <t>Altera os incisos II e III do art. 20 da lei Municipal n°1.382/2023, de 12 de janeiro de 2023, que " Reestrutura a política de incentivo ao desenvolvimento  econômico e social do município de Quatro Irmãos, e o programa de desenvolvimento econômico e social, e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_09.22-_contratacao_emergencial.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_09.22-_contratacao_emergencial.docx</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/281/camscanner_08-12-2023_09.46.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/281/camscanner_08-12-2023_09.46.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°1015/2014, QUE ESTABELECE O PLANO DOS SERVIDORES DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/251/template_-_mocao_de_apoio_2023_nova3.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/251/template_-_mocao_de_apoio_2023_nova3.docx</t>
   </si>
   <si>
     <t>Os(as) Vereadores(as), que a esta subscrevem assento nesta Casa Legislativa, pertencentes as bancadas Progressistas, MDB, PDT e PSDB, Juliano dos Santos, Clóvis E. Kujawinski, Sedenir C. Berté, Valdecir L. Toigo, Ademar Nadal,  João Henrique Bazzotti, Ademir Mustchall, Ivacir R. Nogueira e Genice S. Kossmann, nos termos do artigo 186, do Regimento Interno da Câmara Municipal de Quatro Irmãos, solicita, após ouvido o Plenário desta Casa Legislativa, a APROVAÇÃO da presente MOÇÃO DE APOIO ao CHAMAMENTO DE TODOS OS APROVADOS NA PRIMEIRA FASE DO CONCURSO VIGENTE DA SUSEPE-RS, PARA QUE SEJAM CONVOCADOS PARA A SEGUNDA FASE (TESTE DE APTIDÃO FÍSICA), PREVISTA NO_x000D_
 CERTAME. Após os trâmites de estilo, uma vez aprovada, requer-se o seu envio ao Excelentíssimo Governador do Estado do Rio Grande do Sul e ao Excelentíssimo Vice-Governador e Secretário da Segurança do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>CLÓVIS E. KUJAWINSKI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_de_apoio_02_2023-_clovis_adpf_442.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_de_apoio_02_2023-_clovis_adpf_442.docx</t>
   </si>
   <si>
     <t>Os(as) Vereadores(as), que a esta subscrevem assento nesta Casa Legislativa, pertencentes as bancadas Progressistas, MDB, PDT e PSDB, Juliano dos Santos, Clóvis E. Kujawinski, Sedenir C. Berté, Valdecir L. Toigo, Ademar Nadal,  João Henrique Bazzotti, Ademir Mustchall, Ivacir R. Nogueira e Genice S. Kossmann, nos termos do artigo 186, do Regimento Interno da Câmara Municipal de Quatro Irmãos, solicita, após ouvido o Plenário desta Casa Legislativa, a APROVAÇÃO da MOÇÃO DE APOIO endereçada às presidências da Câmara dos Deputados e ao Senado Federal, em apoio as prerrogativas do Poder Legislativo Federal, tendo em vista a usurpação de funções em decorrência da apreciação da ADPF 442 pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>RMD</t>
   </si>
   <si>
     <t>RESOLUÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/282/06_institui_nova_lei_de_licitacoes_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/282/06_institui_nova_lei_de_licitacoes_1.docx</t>
   </si>
   <si>
     <t>Regulamenta o Agente de contratação, a equipe de apoio e a Comissão de contratação, nos termos de lei Federal n°14133/2021.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>PARECER JURIDICO</t>
   </si>
   <si>
     <t>Rubieli Santin Pereira</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/186/pacerer_juridico_n.16-2023-decreto_legistalitivo_01.23_contas_anuais_2020.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/186/pacerer_juridico_n.16-2023-decreto_legistalitivo_01.23_contas_anuais_2020.docx</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas do Poder Executivo relativo ao Exercício de 2020”.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 014/2023 de 10 de maio 2023_x000D_
 Autoria: Executivo Municipal_x000D_
 Ementa: “Autoriza celebração de convênio e dá outras providências. ”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/203/pacerer_juridico_n.22-2023-pl_executivo_15.2023_-criacao_do_polo_cultural.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/203/pacerer_juridico_n.22-2023-pl_executivo_15.2023_-criacao_do_polo_cultural.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 015/2023 de 10 de maio 2023_x000D_
 Autoria: Executivo Municipal_x000D_
 Ementa: “INSTITUI NO MUNICÍPIO O POLO DE TURISMO CULTURAL HISTÓRICO – DECORRENTE DA HISTÓRIA E INFLUÊNCIA DA IMIGRAÇÃO JUDAICA EM NOSSO MUNICÍPIO”</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pacerer_juridico_n.23-2023-pl_executivo_16.2023_-altera_calendario.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pacerer_juridico_n.23-2023-pl_executivo_16.2023_-altera_calendario.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 016/2023_x000D_
 Autoria: Executivo Municipal_x000D_
 Ementa: “Altera a Lei Municipal 1023/2014.”</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pacerer_juridico_n.24-2023-pl_executivo_17.2023_-cria_sistema_municipal_cultural.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pacerer_juridico_n.24-2023-pl_executivo_17.2023_-cria_sistema_municipal_cultural.docx</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 017/2023_x000D_
 Autoria: Executivo Municipal_x000D_
 Ementa: “Dispõe sobre o Sistema Municipal de Cultura, cria o Conselho e o Fundo Municipal de Cultura do Município de Quatro Irmãos /RS e dá outras providências”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pacerer_juridico_n.25-2023-pl_executivo_18.2023_-autoriza_participacao_em_instalacao_de_internet.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pacerer_juridico_n.25-2023-pl_executivo_18.2023_-autoriza_participacao_em_instalacao_de_internet.docx</t>
   </si>
   <si>
     <t>Ementa: “Autoriza participação em Instalação de Internet.”</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/211/pacerer_juridico_n.26-2023-pl_executivo_19.2023_-autoriza_entrega_de_mudas_frutiferas_e_abertura_de_credito_especial.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/211/pacerer_juridico_n.26-2023-pl_executivo_19.2023_-autoriza_entrega_de_mudas_frutiferas_e_abertura_de_credito_especial.docx</t>
   </si>
   <si>
     <t>Ementa: “Autoriza a entrega de mudas frutíferas. ”</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pacerer_juridico_n.27-2023-pl_executivo_20.2023_-autoriza_contratacao_de_expecional_interesse_publico_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pacerer_juridico_n.27-2023-pl_executivo_20.2023_-autoriza_contratacao_de_expecional_interesse_publico_1.docx</t>
   </si>
   <si>
     <t>“Autoriza a Contratação Temporária de Excepcional Interesse Público, e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/212/pacerer_juridico_n.28-2023-pl_executivo_21.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/212/pacerer_juridico_n.28-2023-pl_executivo_21.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
   </si>
   <si>
     <t>Ementa: “Autoriza a contratação temporária de Excepcional Interesse Público, e dá outras providências. ”</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/218/pacerer_juridico_n.29-2023-pl_executivo_22.2023_-institui_o_plano_municipal_de_cultura.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/218/pacerer_juridico_n.29-2023-pl_executivo_22.2023_-institui_o_plano_municipal_de_cultura.docx</t>
   </si>
   <si>
     <t>Ementa: “Institui o Plano Municipal de Cultura de Quatro Irmãos/RS.”</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/219/pacerer_juridico_n.30-2023-pl_executivo_23.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/219/pacerer_juridico_n.30-2023-pl_executivo_23.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pacerer_juridico_n.31-2023-pl_executivo_24.2023_-autoriza_convenio_hospital_santa_terezinha.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pacerer_juridico_n.31-2023-pl_executivo_24.2023_-autoriza_convenio_hospital_santa_terezinha.docx</t>
   </si>
   <si>
     <t>Ementa: “Autoriza celebração de convênio com a Fundação Hospitalar Santa Terezinha de Erechim. ”</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/221/pacerer_juridico_n.32-2023-pl_executivo_25.2023_e_pl_legislativo_07.2023-institui_vale_alimentacao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/221/pacerer_juridico_n.32-2023-pl_executivo_25.2023_e_pl_legislativo_07.2023-institui_vale_alimentacao.docx</t>
   </si>
   <si>
     <t>PL nº 025/2023: “Institui o Vale Alimentação. ”_x000D_
  PL nº 007/2023: “Institui o Vale Alimentação no âmbito do Poder Legislativo”</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pacerer_juridico_n.33-2023-pl_executivo_26.2023_altera_a_lei_municipal_1.031.2014.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pacerer_juridico_n.33-2023-pl_executivo_26.2023_altera_a_lei_municipal_1.031.2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°1.031/2014.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/227/pacerer_juridico_n.34-2023-pl_executivo_27.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/227/pacerer_juridico_n.34-2023-pl_executivo_27.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx</t>
   </si>
   <si>
     <t>“Autoriza a contratação temporária de Excepcional Interesse Público de Mecânico.”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/228/pacerer_juridico_n.35-2023-pl_executivo_28.2023_-aumenta_prazo_da_licenca_gestante.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/228/pacerer_juridico_n.35-2023-pl_executivo_28.2023_-aumenta_prazo_da_licenca_gestante.docx</t>
   </si>
   <si>
     <t>“Altera o artigo 211 do Regime Jurídico dos Servidores Municipais.”</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pacerer_juridico_n.36-2023-pl_executivo_29.2023_-altera_a_lei_municipal_no_1.383.2023_gs_agente_de_contratacao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pacerer_juridico_n.36-2023-pl_executivo_29.2023_-altera_a_lei_municipal_no_1.383.2023_gs_agente_de_contratacao.docx</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.383/2023.”</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pacerer_juridico_n.37-2023-pl_executivo_30.2023_-programa_mais_medicos.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pacerer_juridico_n.37-2023-pl_executivo_30.2023_-programa_mais_medicos.docx</t>
   </si>
   <si>
     <t>“Autoriza o Município a aderir ao Programa Mais Médicos e dá outras providências.”</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pacerer_juridico_n.38-2023-pl_executivo_31.2023_-reserva_de_vagas_em_concurso_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pacerer_juridico_n.38-2023-pl_executivo_31.2023_-reserva_de_vagas_em_concurso_publico.docx</t>
   </si>
   <si>
     <t>“Reserva aos negros, pardos e indígenas, 5% (cinco por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no âmbito da administração pública municipal”</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/237/pacerer_juridico_n.39-2023-pl_executivo_32.2023_-reserva_de_vagas_em_concurso_publico_pessoas_com_deficiencia.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/237/pacerer_juridico_n.39-2023-pl_executivo_32.2023_-reserva_de_vagas_em_concurso_publico_pessoas_com_deficiencia.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a reserva de vagas especiais á pessoas com deficiência, nos termos do art. 37, VIII da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/238/pacerer_juridico_n.40-2023-pl_executivo_33.2023_-preve_isencao_de_taxa_para_realizacao_de_concurso..docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/238/pacerer_juridico_n.40-2023-pl_executivo_33.2023_-preve_isencao_de_taxa_para_realizacao_de_concurso..docx</t>
   </si>
   <si>
     <t>“Prevê Isenção de Taxa para Realização de Concurso.”</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pacerer_juridico_n.41-2023-pl_legislativo_08.2023_-alteracao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pacerer_juridico_n.41-2023-pl_legislativo_08.2023_-alteracao.docx</t>
   </si>
   <si>
     <t>“Altera os incisos II e III do art. 20 da Lei Municipal n° 1.382/2023, de 12 de janeiro de 2023, que ‘Reestrutura a política de incentivo ao desenvolvimento econômico e social do município de Quatro Irmãos, e o programa de desenvolvimento econômico e social, e dá outras providências’”</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/273/pacerer_juridico_n.42-2023-pl_executivo_38.2023_-altera_o_plano_do_magisterio.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/273/pacerer_juridico_n.42-2023-pl_executivo_38.2023_-altera_o_plano_do_magisterio.docx</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 898/2012.”</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pacerer_juridico_n.43-2023-pl_executivo_39.2023_-autoriza_convenio_videomonitoramento_getulio_vargas.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pacerer_juridico_n.43-2023-pl_executivo_39.2023_-autoriza_convenio_videomonitoramento_getulio_vargas.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar convênio de cooperação com os Municípios de Getúlio Vargas para a gestão associada de serviços públicos, abre crédito especial e dá outras providências.”</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1412/2023.”</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/270/pacerer_juridico_n.45-2023-projeto_de_decreto_legilativo_02.2023_contas_de_governo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/270/pacerer_juridico_n.45-2023-projeto_de_decreto_legilativo_02.2023_contas_de_governo.docx</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas do Poder Executivo relativo ao Exercício de 2015”.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pacerer_juridico_n.46-2023-abertura_de_credito_especial.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pacerer_juridico_n.46-2023-abertura_de_credito_especial.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir credito especial no valor de R$108.480,00 (cento e oito mil e quatrocentos reais) destinado aplicação dos recursos do Programa Avançar – Micro açudes para Irrigação e da outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL - CCJRF</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_005_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_005_1.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo do Município de Quatro Irmãos, através de correio eletrônico, indaga sobre a_x000D_
 viabilidade do PROJETO DE LEI LEGISLATIVO Nº008/2023, de 18 de julho de 2023. Altera os incisos II e III_x000D_
 do art. 20 da Lei Municipal n° 1.382/2023, de 12 de janeiro de 2023, que “Reestrutura a política de incentivo_x000D_
 ao desenvolvimento econômico e social do município de Quatro Irmãos, e o programa de desenvolvimento_x000D_
 econômico e social, e dá outras providências”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pacerer_juridico_n.48-2023-pl_legislativo_09.2023_-_autoriza_contratacao_de_expecional_interesse_publico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pacerer_juridico_n.48-2023-pl_legislativo_09.2023_-_autoriza_contratacao_de_expecional_interesse_publico.docx</t>
   </si>
   <si>
     <t>“Autoriza a Contratação Temporária de Excepcional Interesse Público, e da Outras Providências..”</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pacerer_juridico_n.49-2023-projeto_de_decreto_legilativo_03.2023_contas_de_governo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pacerer_juridico_n.49-2023-projeto_de_decreto_legilativo_03.2023_contas_de_governo.docx</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas do Poder Executivo relativo ao Exercício de 2016”.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pacerer_juridico_n.50-2023-pl_executivo_43.2023_-custeo_de_reforma_sede_brigada_e_abertura_de_credito.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pacerer_juridico_n.50-2023-pl_executivo_43.2023_-custeo_de_reforma_sede_brigada_e_abertura_de_credito.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a custear o valor de R$ 12.000,00 (Doze Mil Reais) destinado à Participação do Município na realização da reforma das futuras instalações do Comando Regional de Polícia Ostensiva (CRPO) Norte (Sede Regional), e dá Outras Providências.”</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pacerer_juridico_n.51-2023-pl_executivo_44.2023_-ldo_2024.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pacerer_juridico_n.51-2023-pl_executivo_44.2023_-ldo_2024.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2024.”</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pacerer_juridico_n.52-2023-pl_executivo_45.2023_-complementacao_piso_nacional_enfermeiros.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pacerer_juridico_n.52-2023-pl_executivo_45.2023_-complementacao_piso_nacional_enfermeiros.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento, no exercício de 2023, de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/266/pacerer_juridico_n.53-2023-pl_executivo_46.2023_-doacao_de_medicamentos_-_vale_do_taquari.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/266/pacerer_juridico_n.53-2023-pl_executivo_46.2023_-doacao_de_medicamentos_-_vale_do_taquari.docx</t>
   </si>
   <si>
     <t>“Autoriza doação de medicamentos.”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/276/pacerer_juridico_n.54-2023-pl_executivo_47.2023_-taxa_de_coleta_de_lixo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/276/pacerer_juridico_n.54-2023-pl_executivo_47.2023_-taxa_de_coleta_de_lixo.docx</t>
   </si>
   <si>
     <t>“Altera o Anexo III do Código Tributário Municipal previsto no Artigo 59 do mesmo a fim de compatibilizar a receita e a despesa do recolhimento de lixo sólido. ”</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/285/pacerer_juridico_n.57-2023-pl_executivo_049.2023_adesao_cirau.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/285/pacerer_juridico_n.57-2023-pl_executivo_049.2023_adesao_cirau.docx</t>
   </si>
   <si>
     <t>“Ratifica o Protocolo de Intenções Consubstanciado no Estatuto e Contrato do Consórcio Público Intermunicipal da Região do Alto Uruguai (CIRAU) e suas posteriores alterações, para que seja consolidada a adesão do município ao consórcio e padronizadas as normas de incorporação do consórcio na administração indireta dos municípios. ”</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_decreto_01.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_decreto_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS ANUAIS DO PODER EXECUTIVO DO MUNICIPIO DE QUATRO IRMÃOS REFERENTE AO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_decreto_legislativo_002.2023_contas_anuais.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_decreto_legislativo_002.2023_contas_anuais.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICÍPIO DE QUATRO IRMÃOS REFERENTE AO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/255/decreto_03-2016.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/255/decreto_03-2016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DE GOVERNO DO PODER EXECUTIVO DO MUNICIPIO DE QUATRO IRMÃOS REFERENTE AO EXERCICIO DE 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1692,68 +1692,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_01.23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/190/camscanner_04-17-2023_11.34_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/192/03_idiane_supl._-_18.04.23.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/193/04_toigo_-_27.04.23.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/200/camscanner_16-05-2023_10.32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/201/camscanner_16-05-2023_10.34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/247/07_tato_-_01.08.2023_inclusao_digital_aos_idosos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_08_joao_19.09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/269/09_indicacao_juliano_set.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/283/camscanner_08-12-2023_11.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/187/06-_pedido_inform._-_joao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/191/02_-_pedido_inform._-_mustchall.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/262/camscanner_18-09-2023_16.34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/279/ped_inf_04.23_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/280/ped._inf._05_mustchall.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/170/projeto_de_lei_no_001-2023_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/171/projeto_de_lei_no_002-2023_incentivo_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_003-2023_cargos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_004-2023_hospital_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_005-2023_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_no_006-2023_ressarcimento_despesas_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_007-2023_auxilio_oculos.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no_008-2023__reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/184/camscanner_03-10-2023_15.34.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_010-2023_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei__no_011-2023_caixa.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_no_011-2023_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_013_-2023_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_014_-2023_bombeiros_voluntarios.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_015-2023_polo_de_turismo_cultural.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_no_016-2023_altera_lei_eventos..doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_no_017-2023_lei_sistema_conselho_e_fundo_da_cultura.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_018-2023_auxilio_internet.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_019-2023_mudas_frutiferas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/208/projeto_de_lei_no_020-2023_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/209/projeto_de_lei_no_021-2023_contratacao_fonoaudiologo.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_022-2023_plano_municipal_plano_de_cultura.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_023-2023_contratacao_temporaria_monitor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_024-2023_convenio_fhst.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_025-2023_-_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_026-2023_visitador-monitor.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_027-2023_contratacao_mecanico.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_028-2023_licenca_gestante.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_029-2023_gratificacao_agente.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_030-2023_autoriza_prog._mais_medicos.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_031-2023__negros_pardos_indigenas_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_032-2023__deficientes_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_033_-2023_vagas_doadores_medula.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_034-2023_protecao_animais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_035-2023_contratacao_mecanico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_036-2023_contratacao_professor_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_037-2023_contratacao_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_038-2023_altera_plano_magisterio.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_039-2023_-_convenio_central_regional.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_040-2023_alteracao_pim.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_041-2023_credito_especial_micro_acudes.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_042-2023_cria_cargo_de_psicologo_e_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_043-2023_amau_reforma_crpo.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_044-2023_-_ldo_2024.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_045-2023_piso_enfermagem.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_046-2023_doacao_medicamentos.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_047-2023_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_048-2023_orcamento_2024.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_049-2023_-_convenio__cirau.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/277/ped_inf_04.23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_01.23_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_02.23_-_revisao_geral_anual_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_03.23_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_04.23_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_06.22-_alteracao_valor_dos_salarios_dos_funcionarios.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_07.23-_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/243/camscanner_21-07-2023_11.30.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_09.22-_contratacao_emergencial.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/281/camscanner_08-12-2023_09.46.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/251/template_-_mocao_de_apoio_2023_nova3.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_de_apoio_02_2023-_clovis_adpf_442.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/282/06_institui_nova_lei_de_licitacoes_1.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/186/pacerer_juridico_n.16-2023-decreto_legistalitivo_01.23_contas_anuais_2020.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/203/pacerer_juridico_n.22-2023-pl_executivo_15.2023_-criacao_do_polo_cultural.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pacerer_juridico_n.23-2023-pl_executivo_16.2023_-altera_calendario.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pacerer_juridico_n.24-2023-pl_executivo_17.2023_-cria_sistema_municipal_cultural.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pacerer_juridico_n.25-2023-pl_executivo_18.2023_-autoriza_participacao_em_instalacao_de_internet.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/211/pacerer_juridico_n.26-2023-pl_executivo_19.2023_-autoriza_entrega_de_mudas_frutiferas_e_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pacerer_juridico_n.27-2023-pl_executivo_20.2023_-autoriza_contratacao_de_expecional_interesse_publico_1.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/212/pacerer_juridico_n.28-2023-pl_executivo_21.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/218/pacerer_juridico_n.29-2023-pl_executivo_22.2023_-institui_o_plano_municipal_de_cultura.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/219/pacerer_juridico_n.30-2023-pl_executivo_23.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pacerer_juridico_n.31-2023-pl_executivo_24.2023_-autoriza_convenio_hospital_santa_terezinha.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/221/pacerer_juridico_n.32-2023-pl_executivo_25.2023_e_pl_legislativo_07.2023-institui_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pacerer_juridico_n.33-2023-pl_executivo_26.2023_altera_a_lei_municipal_1.031.2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/227/pacerer_juridico_n.34-2023-pl_executivo_27.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/228/pacerer_juridico_n.35-2023-pl_executivo_28.2023_-aumenta_prazo_da_licenca_gestante.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pacerer_juridico_n.36-2023-pl_executivo_29.2023_-altera_a_lei_municipal_no_1.383.2023_gs_agente_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pacerer_juridico_n.37-2023-pl_executivo_30.2023_-programa_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pacerer_juridico_n.38-2023-pl_executivo_31.2023_-reserva_de_vagas_em_concurso_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/237/pacerer_juridico_n.39-2023-pl_executivo_32.2023_-reserva_de_vagas_em_concurso_publico_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/238/pacerer_juridico_n.40-2023-pl_executivo_33.2023_-preve_isencao_de_taxa_para_realizacao_de_concurso..docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pacerer_juridico_n.41-2023-pl_legislativo_08.2023_-alteracao.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/273/pacerer_juridico_n.42-2023-pl_executivo_38.2023_-altera_o_plano_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pacerer_juridico_n.43-2023-pl_executivo_39.2023_-autoriza_convenio_videomonitoramento_getulio_vargas.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/270/pacerer_juridico_n.45-2023-projeto_de_decreto_legilativo_02.2023_contas_de_governo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pacerer_juridico_n.46-2023-abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_005_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pacerer_juridico_n.48-2023-pl_legislativo_09.2023_-_autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pacerer_juridico_n.49-2023-projeto_de_decreto_legilativo_03.2023_contas_de_governo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pacerer_juridico_n.50-2023-pl_executivo_43.2023_-custeo_de_reforma_sede_brigada_e_abertura_de_credito.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pacerer_juridico_n.51-2023-pl_executivo_44.2023_-ldo_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pacerer_juridico_n.52-2023-pl_executivo_45.2023_-complementacao_piso_nacional_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/266/pacerer_juridico_n.53-2023-pl_executivo_46.2023_-doacao_de_medicamentos_-_vale_do_taquari.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/276/pacerer_juridico_n.54-2023-pl_executivo_47.2023_-taxa_de_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/285/pacerer_juridico_n.57-2023-pl_executivo_049.2023_adesao_cirau.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_decreto_legislativo_002.2023_contas_anuais.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/255/decreto_03-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/183/indicacao_01.23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/190/camscanner_04-17-2023_11.34_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/192/03_idiane_supl._-_18.04.23.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/193/04_toigo_-_27.04.23.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/200/camscanner_16-05-2023_10.32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/201/camscanner_16-05-2023_10.34.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/247/07_tato_-_01.08.2023_inclusao_digital_aos_idosos.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_08_joao_19.09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/269/09_indicacao_juliano_set.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/283/camscanner_08-12-2023_11.01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/187/06-_pedido_inform._-_joao.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/191/02_-_pedido_inform._-_mustchall.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/262/camscanner_18-09-2023_16.34.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/279/ped_inf_04.23_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/280/ped._inf._05_mustchall.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/170/projeto_de_lei_no_001-2023_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/171/projeto_de_lei_no_002-2023_incentivo_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/172/projeto_de_lei_no_003-2023_cargos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/173/projeto_de_lei_no_004-2023_hospital_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_lei_no_005-2023_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_lei_no_006-2023_ressarcimento_despesas_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_no_007-2023_auxilio_oculos.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_lei_no_008-2023__reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/184/camscanner_03-10-2023_15.34.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_no_010-2023_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_de_lei__no_011-2023_caixa.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/194/projeto_de_lei_no_011-2023_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_lei_no_013_-2023_doacao_materiais_consepro.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_014_-2023_bombeiros_voluntarios.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_015-2023_polo_de_turismo_cultural.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_de_lei_no_016-2023_altera_lei_eventos..doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/199/projeto_de_lei_no_017-2023_lei_sistema_conselho_e_fundo_da_cultura.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_no_018-2023_auxilio_internet.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/207/projeto_de_lei_no_019-2023_mudas_frutiferas.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/208/projeto_de_lei_no_020-2023_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/209/projeto_de_lei_no_021-2023_contratacao_fonoaudiologo.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_no_022-2023_plano_municipal_plano_de_cultura.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_023-2023_contratacao_temporaria_monitor.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_024-2023_convenio_fhst.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_025-2023_-_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_no_026-2023_visitador-monitor.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_no_027-2023_contratacao_mecanico.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_no_028-2023_licenca_gestante.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_no_029-2023_gratificacao_agente.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_no_030-2023_autoriza_prog._mais_medicos.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_no_031-2023__negros_pardos_indigenas_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_no_032-2023__deficientes_concurso_publico.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_lei_no_033_-2023_vagas_doadores_medula.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_no_034-2023_protecao_animais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_035-2023_contratacao_mecanico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_036-2023_contratacao_professor_de_matematica.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_037-2023_contratacao_professor_de_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_038-2023_altera_plano_magisterio.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_039-2023_-_convenio_central_regional.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_040-2023_alteracao_pim.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_041-2023_credito_especial_micro_acudes.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/253/projeto_de_lei_no_042-2023_cria_cargo_de_psicologo_e_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_de_lei_no_043-2023_amau_reforma_crpo.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_de_lei_no_044-2023_-_ldo_2024.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_045-2023_piso_enfermagem.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_046-2023_doacao_medicamentos.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_047-2023_taxa_de_lixo.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_048-2023_orcamento_2024.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_no_049-2023_-_convenio__cirau.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/277/ped_inf_04.23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_01.23_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_02.23_-_revisao_geral_anual_-_vereadores.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_03.23_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_04.23_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_06.22-_alteracao_valor_dos_salarios_dos_funcionarios.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_07.23-_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/243/camscanner_21-07-2023_11.30.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/254/projeto_09.22-_contratacao_emergencial.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/281/camscanner_08-12-2023_09.46.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/251/template_-_mocao_de_apoio_2023_nova3.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/260/mocao_de_apoio_02_2023-_clovis_adpf_442.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/282/06_institui_nova_lei_de_licitacoes_1.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/186/pacerer_juridico_n.16-2023-decreto_legistalitivo_01.23_contas_anuais_2020.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/203/pacerer_juridico_n.22-2023-pl_executivo_15.2023_-criacao_do_polo_cultural.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/204/pacerer_juridico_n.23-2023-pl_executivo_16.2023_-altera_calendario.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/205/pacerer_juridico_n.24-2023-pl_executivo_17.2023_-cria_sistema_municipal_cultural.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/210/pacerer_juridico_n.25-2023-pl_executivo_18.2023_-autoriza_participacao_em_instalacao_de_internet.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/211/pacerer_juridico_n.26-2023-pl_executivo_19.2023_-autoriza_entrega_de_mudas_frutiferas_e_abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/222/pacerer_juridico_n.27-2023-pl_executivo_20.2023_-autoriza_contratacao_de_expecional_interesse_publico_1.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/212/pacerer_juridico_n.28-2023-pl_executivo_21.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/218/pacerer_juridico_n.29-2023-pl_executivo_22.2023_-institui_o_plano_municipal_de_cultura.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/219/pacerer_juridico_n.30-2023-pl_executivo_23.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/220/pacerer_juridico_n.31-2023-pl_executivo_24.2023_-autoriza_convenio_hospital_santa_terezinha.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/221/pacerer_juridico_n.32-2023-pl_executivo_25.2023_e_pl_legislativo_07.2023-institui_vale_alimentacao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/224/pacerer_juridico_n.33-2023-pl_executivo_26.2023_altera_a_lei_municipal_1.031.2014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/227/pacerer_juridico_n.34-2023-pl_executivo_27.2023_-autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/228/pacerer_juridico_n.35-2023-pl_executivo_28.2023_-aumenta_prazo_da_licenca_gestante.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/234/pacerer_juridico_n.36-2023-pl_executivo_29.2023_-altera_a_lei_municipal_no_1.383.2023_gs_agente_de_contratacao.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/235/pacerer_juridico_n.37-2023-pl_executivo_30.2023_-programa_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/236/pacerer_juridico_n.38-2023-pl_executivo_31.2023_-reserva_de_vagas_em_concurso_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/237/pacerer_juridico_n.39-2023-pl_executivo_32.2023_-reserva_de_vagas_em_concurso_publico_pessoas_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/238/pacerer_juridico_n.40-2023-pl_executivo_33.2023_-preve_isencao_de_taxa_para_realizacao_de_concurso..docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/274/pacerer_juridico_n.41-2023-pl_legislativo_08.2023_-alteracao.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/273/pacerer_juridico_n.42-2023-pl_executivo_38.2023_-altera_o_plano_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/272/pacerer_juridico_n.43-2023-pl_executivo_39.2023_-autoriza_convenio_videomonitoramento_getulio_vargas.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/270/pacerer_juridico_n.45-2023-projeto_de_decreto_legilativo_02.2023_contas_de_governo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/250/pacerer_juridico_n.46-2023-abertura_de_credito_especial.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/252/parecer_005_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/267/pacerer_juridico_n.48-2023-pl_legislativo_09.2023_-_autoriza_contratacao_de_expecional_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/268/pacerer_juridico_n.49-2023-projeto_de_decreto_legilativo_03.2023_contas_de_governo.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/265/pacerer_juridico_n.50-2023-pl_executivo_43.2023_-custeo_de_reforma_sede_brigada_e_abertura_de_credito.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/263/pacerer_juridico_n.51-2023-pl_executivo_44.2023_-ldo_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/264/pacerer_juridico_n.52-2023-pl_executivo_45.2023_-complementacao_piso_nacional_enfermeiros.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/266/pacerer_juridico_n.53-2023-pl_executivo_46.2023_-doacao_de_medicamentos_-_vale_do_taquari.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/276/pacerer_juridico_n.54-2023-pl_executivo_47.2023_-taxa_de_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/285/pacerer_juridico_n.57-2023-pl_executivo_049.2023_adesao_cirau.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_decreto_legislativo_002.2023_contas_anuais.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2023/255/decreto_03-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>