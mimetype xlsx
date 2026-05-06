--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,921 +51,921 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ADEMAR NADAL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_01_ademar.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_01_ademar.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de internet de alta velocidade ( fibra Óptica), nas comunidades do interior do município que ainda não possuem acesso a internet.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADEMIR MUSTCHALL</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_02_ademir.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_02_ademir.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de reparos na iluminação pública na rua Mauricio Kautz.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JULIANO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/310/03_julianobebedouro.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/310/03_julianobebedouro.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja realizado um estudo e possível_x000D_
 aquisição de um Bebedouro de Água Industrial que supra a demanda necessária, para a_x000D_
 utilização dos funcionários públicos da Secretaria Municipal de Obras e Habitação além_x000D_
 dos munícipes que frequentam as secretarias.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_04_lombada.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_04_lombada.pdf</t>
   </si>
   <si>
     <t>A necessidade de sinalização e implantação de lombada para redução de velocidade_x000D_
 na via que liga Quatro Irmãos a Jacutinga na localidade de Santa Bárbara, nas proximidades_x000D_
 da residência do Sr. Tiago Marcheto.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/345/pedido_inf._01_ricardo.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/345/pedido_inf._01_ricardo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ao Poder Legislativo a relação de clínicas e Convênios Médicos na cidade de Erechim, que a Prefeitura tem convênio no centro municipal de saúde.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/354/camscanner_16-10-2024_10.01.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/354/camscanner_16-10-2024_10.01.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre motoniveladora 120E, dentre as informações requer;_x000D_
 Extrato de gastos durante o ano 2024;_x000D_
 Condição atual do bem, bem como se está em uso ou não.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/352/camscanner_16-10-2024_10.02.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/352/camscanner_16-10-2024_10.02.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o veículo municipal de placa JCS8F75, dentre as informações requer:_x000D_
 Atual condição de veículo, pois ele encontra se estacionado com diversas avarias;_x000D_
 Quais as medidas já adotadas frente ao ocorrido;_x000D_
 Previsão de restauração do bem.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/353/camscanner_16-10-2024_10.01.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/353/camscanner_16-10-2024_10.01.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o veículo municipal de placas JAR6C84, dentre as informações requer:_x000D_
 Atual condição do veículo, e onde se encontra;_x000D_
 Quais as medidas já adotadas frente ao ocorrido;_x000D_
 Previsão de restauração do bem.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_001-2024_reajuste_servidores__ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_001-2024_reajuste_servidores__ok.doc</t>
   </si>
   <si>
     <t>Estabelece Índice para Revisão Geral dos Servidores do Poder Executivo para 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_002-2024_aumrnto_vale_alimentacao.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_002-2024_aumrnto_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>ESTABELECE REAJUSTE DO VALE ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_no_003-2024_-_credito_especial__-_lei_paulo_gustavo_ok.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_no_003-2024_-_credito_especial__-_lei_paulo_gustavo_ok.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir um crédito especial, no valor de R$ 41.832,22 (quarenta e um mil oitocentos e trinta e dois reais e vinte dois centavos), destinado a aplicação da Lei Complementar nº. 195/22 (Lei Paulo Gustavo) e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/293/projeto_de_lei_no_004-2024_banco_de_sangue.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/293/projeto_de_lei_no_004-2024_banco_de_sangue.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE DOS RECEPTORES DE SANGUE DE ERECHIM.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_lei_no_005-2024__reajuste_magisterio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_lei_no_005-2024__reajuste_magisterio.doc</t>
   </si>
   <si>
     <t>Estabelece Índice para Revisão Geral dos Professores Municipais.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_006-2024_termo_de_cooperacao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_006-2024_termo_de_cooperacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica entre os municípios integrantes da Associação de Municípios do Alto Uruguai para a contratação de um profissional farmacêutico e de um estagiário para a UDM do SAE de Erechim.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_007-2024_piso_enfermagem.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_007-2024_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_008-2024_lar_da_crianca.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_008-2024_lar_da_crianca.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE LAR DA CRIANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_009-2024_convenio_hospital_santa_terezinha.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_009-2024_convenio_hospital_santa_terezinha.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR/RATIFICAR CONVÊNIO COM A FUNDAÇÃO HOSPITALAR SANTA TEREZINHA DE ERECHIM – FHSTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_no_010-2024__manutencao_antena_repetidora.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_no_010-2024__manutencao_antena_repetidora.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA A MANUTENÇÃO DA ANTENA REPETIDORA DE SINAL DE TELEVISÃO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_011-2024_contratacao_temporaria_monitor.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_011-2024_contratacao_temporaria_monitor.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_012-2024_turismo.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_012-2024_turismo.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1402/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_013-2024_zona_especial.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_013-2024_zona_especial.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1220/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_014-2024_regime_de_adiantamento.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_014-2024_regime_de_adiantamento.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_015-2024_diario_oficial_do_municipio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_015-2024_diario_oficial_do_municipio.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE QUATRO IRMÃOS, COMO VEÍCULO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_016-2024_altera_lei_898-2012.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_016-2024_altera_lei_898-2012.doc</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 898/2012, Nº 1031/2014 E AUTORIZA A CONTRATAÇÃO TEMPORÁRIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_017-2024_altera_a_clausula_terceira_do_contrato_lar_dos_idosos_santo_antonio.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_017-2024_altera_a_clausula_terceira_do_contrato_lar_dos_idosos_santo_antonio.doc</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE ASSISTENCIAL SANTO ANTÔNIO DE JACUTINGA</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_018-2024_taxas_feira.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_018-2024_taxas_feira.doc</t>
   </si>
   <si>
     <t>FIXA VALORES PARA ESTANDES NA EXPOAGRO QUATRO IRMÃOS 2024.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_019-2024_convenio_sogeasme.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_019-2024_convenio_sogeasme.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE GETULIENSE DE APOIO AO DEPENDENTE(SOGEASME).</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_no_020-2024_ajuda_humanitaria.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_no_020-2024_ajuda_humanitaria.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar ações de enfrentamento a evento climático adverso em Municípios do Estado do Rio Grande do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_021-2024_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_021-2024_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Quatro Irmãos a firmar Contrato de Rateio com o Consórcio Intermunicipal da Região do Alto Uruguai – CIRAU, e abre um credito especial no valor de R$ 14.902,24 (quatorze mil novecentos e dois reais e vinte e quatro centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024_credito_especial_desapropriacao_terreno.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024_credito_especial_desapropriacao_terreno.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Suplementar o Valor de R$ 356.000,00 (trezentos e cinquenta e seis mil reais) referente à complementação orçamentária para efetuar a desapropriação de 2 (dois) hectares de área, onde está instalada a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_023-2024_convenio_hospital_sao_roque.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_023-2024_convenio_hospital_sao_roque.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O HOSPITAL SÃO ROQUE DE GETÚLIO VARGAS/RS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_no_024-2024_incentivo_aviarios_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_no_024-2024_incentivo_aviarios_1.doc</t>
   </si>
   <si>
     <t>Concede Incentivos Previstos Nº1382/2023. de 12 de Janeiro de 2023.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_025-2024__-_adequacao_orcamentaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_025-2024__-_adequacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do município de Quatro Irmãos e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$ 32.577,67.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_026-2024_-_ldo_2025_2.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_026-2024_-_ldo_2025_2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no_027-2024_orcamento_2025_6.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no_027-2024_orcamento_2025_6.doc</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_028-2024_incentivo_aviarios_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_028-2024_incentivo_aviarios_1.doc</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS PREVISTOS NA LEI MUNICIPAL Nº 1382/2023 DE 12 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_029-2024_parque_municipal_mato_do_chia.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_029-2024_parque_municipal_mato_do_chia.doc</t>
   </si>
   <si>
     <t>APROVA A INSTITUIÇÃO DO PROJETO “PARQUE MUNICIPAL MATO DO CHIA”, DE CONFORMIDADE AO ANEXO ÚNICO DA PRESENTE LEI.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_030-2024__-convenio_escola_estadual.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_030-2024__-convenio_escola_estadual.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM O ESTADO DO RS ATRAVÉS DA COORDENADORIA REGIONAL DE EDUCAÇÃO DE ERECHIM E DA ESCOLA ESTADUAL DE ENSINO MÉDIO DE QUATRO IRMÃOS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_031-2024_cria_cargo_de_atendente_de_creche.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_031-2024_cria_cargo_de_atendente_de_creche.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE_x000D_
 ATENDENTE DE CRECHE.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/351/camscanner_16-10-2024_10.04.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/351/camscanner_16-10-2024_10.04.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a motoniveladora 120E, dentre as informações requer:_x000D_
 Extrato de gastos durante o ano de 2024;_x000D_
 Condição atual do bem, bem como se está em uso ou não.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_01.24_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_01.24_-_revisao_geral_anual_-_funcionarios_legislativo.docx</t>
   </si>
   <si>
     <t>ESTENDE O ÍNDICE DE REVISÃO GERAL ANUAL DOS SERVIDORES DO PODER EXECUTIVO AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_02.24_-_revisao_geral_anual_-_vereadores_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_02.24_-_revisao_geral_anual_-_vereadores_1.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DOS VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_05.22_-altera_valor_vale_alimentacao_servidores_leg.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_05.22_-altera_valor_vale_alimentacao_servidores_leg.docx</t>
   </si>
   <si>
     <t>Estabelece reajuste do vale alimentação aos servidores da Câmara Municipal de Quatro Irmãos/RS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_06.24_-_subsidio_vereadores_-_2025_a_2028_1_2.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_06.24_-_subsidio_vereadores_-_2025_a_2028_1_2.doc</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DOS VEREADORES PARA A LEGISLATURA 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_07.24_-_subsidios_secretarios_2025-2028_2.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_07.24_-_subsidios_secretarios_2025-2028_2.doc</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DO PREFEITO MUNICIPAL E DO VICE-PREFEITO PARA O QUADRIÊNIO 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_08.24_-_subsidio_s_vereadores_-_2025_a_2028_3_2.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_08.24_-_subsidio_s_vereadores_-_2025_a_2028_3_2.doc</t>
   </si>
   <si>
     <t>ESTABELECE O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_resolucao_01__lei_licitacoes.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_resolucao_01__lei_licitacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação Direta de_x000D_
 que trata a Lei nº 14.133, de 1º de_x000D_
 abril de 2021, no âmbito da Câmara_x000D_
 Municipal de Quatro Irmãos, Estado_x000D_
 do Rio Grande do Sul, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/358/decreto_legislativo_06__aprova_contas_anuais_2022_qi.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/358/decreto_legislativo_06__aprova_contas_anuais_2022_qi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação de contas anuais do poder Executivo do Município de Quatro Irmãos referente ao Exercício de 2022.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/324/mocao_agencia_correios_01.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/324/mocao_agencia_correios_01.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº. 01/2024_x000D_
 Moção de Repúdio à Empresa Brasileira de Correios e Telégrafos pela ausência de atendimento diário e funcionamento precário na Agência de Quatro Irmãos/RS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/342/mocao_de_apoio_dividas.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/342/mocao_de_apoio_dividas.docx</t>
   </si>
   <si>
     <t>Moção de Apoio para Anistia das Parcelas da Dívida Pública do Estado do Rio Grande do Sul com a União.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>PARECER JURIDICO</t>
   </si>
   <si>
     <t>Gilvan Mustchall</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/300/parecer_03-2024_-_convenio_banco_de_sangue.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/300/parecer_03-2024_-_convenio_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Municipal N° 004\2024, que autoriza a celebração do convênio com a associação beneficente dos receptores de sangue de Erexim.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/301/parecer_04-2024_-_revisao_professores.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/301/parecer_04-2024_-_revisao_professores.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/317/parecer_05-2024_-_revisao_professores.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/317/parecer_05-2024_-_revisao_professores.docx</t>
   </si>
   <si>
     <t>- Projeto de Lei Municipal nº 005/2024, que “Estabelece Índice para Revisão Geral dos Professores Municipais.”</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/318/parecer_06-2024_-_piso_enfermagem.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/318/parecer_06-2024_-_piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Referente a:_x000D_
 - Projeto de Lei Municipal nº 007/2024, que “Dispõe sobre o pagamento de diferença remuneratória aos servidores que especifica para o cumprimento dos pisos da enfermagem, na extensão do quanto disponibilizado pela União ao Município a título de assistência financeira complementar.”</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/312/parecer_08_-_2024-contas_anuais_2021.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/312/parecer_08_-_2024-contas_anuais_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2024 que “Aprova a Prestação de Contas do Poder Executivo relativo ao Exercício de 2021”.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/311/parecer_09-2024_-_convenio_lar_da_crianca.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/311/parecer_09-2024_-_convenio_lar_da_crianca.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 008/2024, que “AUTORIZA O PODER EXECUTIVO CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE LAR DA CRIANÇA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/313/parecer_10-2024_-_convenio_fhst.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/313/parecer_10-2024_-_convenio_fhst.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 008/2024, que “AUTORIZA O PODER EXECUTIVO A FIRMAR/RATIFICAR CONVÊNIO COM A FUNDAÇÃO HOSPITALAR SANTA TEREZINHA DE ERECHIM – FHSTE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/314/parecer_11-2024_-_credito_especial_antena_1.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/314/parecer_11-2024_-_credito_especial_antena_1.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 010/2024, que “AUTORIZA ABERTURA DE CRÉDITO ESPECIAL PARA A MANUTENÇÃO DA ANTENA REPETIDORA DE SINAL DE TELEVISÃO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/315/parecer_12-2024_-_contratacao_de_monitores.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/315/parecer_12-2024_-_contratacao_de_monitores.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 011/2024, que “AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/316/parecer_13-2024_-_polo_judaico.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/316/parecer_13-2024_-_polo_judaico.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 012/2024 e 013/2024, que “ALTERA A LEI MUNICIPAL Nº 1402/2023 E ALTERA A LEI MUNICIPAL Nº 1220/2018.”</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/322/parecer_14-2024_-_diario_oficial.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/322/parecer_14-2024_-_diario_oficial.docx</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO.”</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/321/parecer_15-2024_-_adiantamento.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/321/parecer_15-2024_-_adiantamento.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO.”</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/325/parecer_16-2024_-_contratacao_temporaria.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/325/parecer_16-2024_-_contratacao_temporaria.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 016/2024, que “ALTERA AS LEIS MINICIPAIS N° 898/2012, N° 1031/2014 E AUTORIZA A CONTRATAÇÃO TEMPORÁRIA E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/331/parecer_18-2024_-_cobranca_stands_feira.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/331/parecer_18-2024_-_cobranca_stands_feira.docx</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 017/2024, que “FIXA VALORES PARA ESTANDES NA EXPOAGRO QUATRO IRMÃOS 2024.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/333/parecer_19-2024_-_convenio_sogeasme_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/333/parecer_19-2024_-_convenio_sogeasme_1.pdf</t>
   </si>
   <si>
     <t>Referente a: Projeto de Lei Municipal nº 019/2024, que “AUTORIZA A_x000D_
 CELEBRAÇÃO DE CONVÊNIO COM A SOCIEDADE GETULIENSE DE APOIO_x000D_
 AO DEPENDENTE (SOGEASME)</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/337/parecer_20-2024_-_autoriza_auxilio_a_outros_municipios.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/337/parecer_20-2024_-_autoriza_auxilio_a_outros_municipios.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 020/2024, que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR AÇÕES DE ENFRENTAMENTO A EVENTO CLIMÁTICO ADVERSO EM MUNICIPIOS DO ESTADO DO RIO GRANDE DO SUL E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/340/parecer_21-2024_-_rateio_cirau.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/340/parecer_21-2024_-_rateio_cirau.docx</t>
   </si>
   <si>
     <t>“Autoriza o Município de Quatro Irmãos a firmar Contrato de Rateio com o Consórcio Intermunicipal da Região do Alto Uruguai – CIRAU, e abre um credito especial no valor de R$ 14.902,24 (quatorze mil novecentos e dois reais e vinte e quatro centavos), e dá outras providências.”</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/341/parecer_22-2024_-_desapropriacao.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/341/parecer_22-2024_-_desapropriacao.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Suplementar o Valor de R$ 356.000,00 (trezentos e cinquenta e seis mil reais) referente à complementação orçamentária para efetuar a desapropriação de 2 (dois) hectares de área, onde está instalada a Prefeitura Municipal.”</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_23-2024_-_convenio_hospital_sao_roque.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_23-2024_-_convenio_hospital_sao_roque.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2024, que “AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O HOSPITAL SÃO ROQUE DE GETÚLIO VARGAS/RS.”</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/349/parecer_25_2024_credito_especial_qi.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/349/parecer_25_2024_credito_especial_qi.pdf</t>
   </si>
   <si>
     <t>– PROJETO DE LEI MUNICIPAL Nº 025/2024 de 29 de julho de 2024 – Promove adequação_x000D_
 orçamentária no âmbito do Município de Quatro Irmãos e autoriza a abertura de crédito_x000D_
 especial ao orçamento anual de 2024 no valor de R$ 32.577,67.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>COFT - Comissão de Constituição Orçamento, Finanças e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_decreto_legislativo_001.2024_contas_anuais_2021.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_decreto_legislativo_001.2024_contas_anuais_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS ANUAIS_x000D_
 DO PODER EXECUTIVO DO MUNICÍPIO DE_x000D_
 QUATRO IRMÃOS REFERENTE AO EXERCÍCIO DE_x000D_
 2021.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_decreto_legislativo_002.2024_homenagens_judeus.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_decreto_legislativo_002.2024_homenagens_judeus.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores de_x000D_
 Quatro Irmãos a conceder Títulos de_x000D_
 Cidadão Honorário e dá outras_x000D_
 providencias”.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>ATO DA MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/346/ato_no_01_-_suspensao_de_transmissao.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/346/ato_no_01_-_suspensao_de_transmissao.pdf</t>
   </si>
   <si>
     <t>“Dispõe acerca da suspensão da_x000D_
 transmissão das sessões da Câmara via_x000D_
 rede social Facebook durante o período_x000D_
 eleitoral”.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_decreto_legislativo_003_2024_contas_anuais_2022_qi_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_decreto_legislativo_003_2024_contas_anuais_2022_qi_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apresentação de contas anuais do poder Executivo do Município de Quatro Irmãos Referente ao Exercício de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1272,68 +1272,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_01_ademar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/310/03_julianobebedouro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_04_lombada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/345/pedido_inf._01_ricardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/354/camscanner_16-10-2024_10.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/352/camscanner_16-10-2024_10.02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/353/camscanner_16-10-2024_10.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_001-2024_reajuste_servidores__ok.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_002-2024_aumrnto_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_no_003-2024_-_credito_especial__-_lei_paulo_gustavo_ok.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/293/projeto_de_lei_no_004-2024_banco_de_sangue.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_lei_no_005-2024__reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_006-2024_termo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_007-2024_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_008-2024_lar_da_crianca.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_009-2024_convenio_hospital_santa_terezinha.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_no_010-2024__manutencao_antena_repetidora.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_011-2024_contratacao_temporaria_monitor.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_012-2024_turismo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_013-2024_zona_especial.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_014-2024_regime_de_adiantamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_015-2024_diario_oficial_do_municipio.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_016-2024_altera_lei_898-2012.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_017-2024_altera_a_clausula_terceira_do_contrato_lar_dos_idosos_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_018-2024_taxas_feira.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_019-2024_convenio_sogeasme.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_no_020-2024_ajuda_humanitaria.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_021-2024_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024_credito_especial_desapropriacao_terreno.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_023-2024_convenio_hospital_sao_roque.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_no_024-2024_incentivo_aviarios_1.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_025-2024__-_adequacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_026-2024_-_ldo_2025_2.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no_027-2024_orcamento_2025_6.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_028-2024_incentivo_aviarios_1.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_029-2024_parque_municipal_mato_do_chia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_030-2024__-convenio_escola_estadual.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_031-2024_cria_cargo_de_atendente_de_creche.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/351/camscanner_16-10-2024_10.04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_01.24_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_02.24_-_revisao_geral_anual_-_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_05.22_-altera_valor_vale_alimentacao_servidores_leg.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_06.24_-_subsidio_vereadores_-_2025_a_2028_1_2.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_07.24_-_subsidios_secretarios_2025-2028_2.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_08.24_-_subsidio_s_vereadores_-_2025_a_2028_3_2.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_resolucao_01__lei_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/358/decreto_legislativo_06__aprova_contas_anuais_2022_qi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/324/mocao_agencia_correios_01.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/342/mocao_de_apoio_dividas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/300/parecer_03-2024_-_convenio_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/301/parecer_04-2024_-_revisao_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/317/parecer_05-2024_-_revisao_professores.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/318/parecer_06-2024_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/312/parecer_08_-_2024-contas_anuais_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/311/parecer_09-2024_-_convenio_lar_da_crianca.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/313/parecer_10-2024_-_convenio_fhst.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/314/parecer_11-2024_-_credito_especial_antena_1.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/315/parecer_12-2024_-_contratacao_de_monitores.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/316/parecer_13-2024_-_polo_judaico.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/322/parecer_14-2024_-_diario_oficial.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/321/parecer_15-2024_-_adiantamento.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/325/parecer_16-2024_-_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/331/parecer_18-2024_-_cobranca_stands_feira.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/333/parecer_19-2024_-_convenio_sogeasme_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/337/parecer_20-2024_-_autoriza_auxilio_a_outros_municipios.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/340/parecer_21-2024_-_rateio_cirau.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/341/parecer_22-2024_-_desapropriacao.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_23-2024_-_convenio_hospital_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/349/parecer_25_2024_credito_especial_qi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_decreto_legislativo_001.2024_contas_anuais_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_decreto_legislativo_002.2024_homenagens_judeus.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/346/ato_no_01_-_suspensao_de_transmissao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_decreto_legislativo_003_2024_contas_anuais_2022_qi_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/297/indicacao_01_ademar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/298/indicacao_02_ademir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/310/03_julianobebedouro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/336/indicacao_04_lombada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/345/pedido_inf._01_ricardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/354/camscanner_16-10-2024_10.01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/352/camscanner_16-10-2024_10.02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/353/camscanner_16-10-2024_10.01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_de_lei_no_001-2024_reajuste_servidores__ok.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_002-2024_aumrnto_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/299/projeto_de_lei_no_003-2024_-_credito_especial__-_lei_paulo_gustavo_ok.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/293/projeto_de_lei_no_004-2024_banco_de_sangue.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_lei_no_005-2024__reajuste_magisterio.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_006-2024_termo_de_cooperacao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_007-2024_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/302/projeto_de_lei_no_008-2024_lar_da_crianca.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_009-2024_convenio_hospital_santa_terezinha.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/304/projeto_de_lei_no_010-2024__manutencao_antena_repetidora.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_011-2024_contratacao_temporaria_monitor.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_012-2024_turismo.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_no_013-2024_zona_especial.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei_no_014-2024_regime_de_adiantamento.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/320/projeto_de_lei_no_015-2024_diario_oficial_do_municipio.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_no_016-2024_altera_lei_898-2012.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_no_017-2024_altera_a_clausula_terceira_do_contrato_lar_dos_idosos_santo_antonio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/330/projeto_de_lei_no_018-2024_taxas_feira.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/332/projeto_de_lei_no_019-2024_convenio_sogeasme.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/334/projeto_de_lei_no_020-2024_ajuda_humanitaria.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/338/projeto_de_lei_no_021-2024_permissao_contrato_de_rateio_-_estacoes_de_tratamento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/339/projeto_de_lei_no_022-2024_credito_especial_desapropriacao_terreno.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/343/projeto_de_lei_no_023-2024_convenio_hospital_sao_roque.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/347/projeto_de_lei_no_024-2024_incentivo_aviarios_1.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/348/projeto_de_lei_no_025-2024__-_adequacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/350/projeto_de_lei_no_026-2024_-_ldo_2025_2.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/355/projeto_de_lei_no_027-2024_orcamento_2025_6.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/356/projeto_de_lei_no_028-2024_incentivo_aviarios_1.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/359/projeto_de_lei_no_029-2024_parque_municipal_mato_do_chia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/360/projeto_de_lei_no_030-2024__-convenio_escola_estadual.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/361/projeto_de_lei_no_031-2024_cria_cargo_de_atendente_de_creche.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/351/camscanner_16-10-2024_10.04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/291/projeto_01.24_-_revisao_geral_anual_-_funcionarios_legislativo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_02.24_-_revisao_geral_anual_-_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_03.22_-_revisao_geral_anual_-_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_04.22_-_revisao_geral_anual_-_secretarios.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_05.22_-altera_valor_vale_alimentacao_servidores_leg.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_06.24_-_subsidio_vereadores_-_2025_a_2028_1_2.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/328/projeto_07.24_-_subsidios_secretarios_2025-2028_2.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_08.24_-_subsidio_s_vereadores_-_2025_a_2028_3_2.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/335/projeto_de_resolucao_01__lei_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/358/decreto_legislativo_06__aprova_contas_anuais_2022_qi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/324/mocao_agencia_correios_01.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/342/mocao_de_apoio_dividas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/300/parecer_03-2024_-_convenio_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/301/parecer_04-2024_-_revisao_professores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/317/parecer_05-2024_-_revisao_professores.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/318/parecer_06-2024_-_piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/312/parecer_08_-_2024-contas_anuais_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/311/parecer_09-2024_-_convenio_lar_da_crianca.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/313/parecer_10-2024_-_convenio_fhst.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/314/parecer_11-2024_-_credito_especial_antena_1.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/315/parecer_12-2024_-_contratacao_de_monitores.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/316/parecer_13-2024_-_polo_judaico.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/322/parecer_14-2024_-_diario_oficial.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/321/parecer_15-2024_-_adiantamento.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/325/parecer_16-2024_-_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/331/parecer_18-2024_-_cobranca_stands_feira.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/333/parecer_19-2024_-_convenio_sogeasme_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/337/parecer_20-2024_-_autoriza_auxilio_a_outros_municipios.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/340/parecer_21-2024_-_rateio_cirau.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/341/parecer_22-2024_-_desapropriacao.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/344/parecer_23-2024_-_convenio_hospital_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/349/parecer_25_2024_credito_especial_qi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_decreto_legislativo_001.2024_contas_anuais_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_decreto_legislativo_002.2024_homenagens_judeus.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/346/ato_no_01_-_suspensao_de_transmissao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2024/357/projeto_de_decreto_legislativo_003_2024_contas_anuais_2022_qi_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>