--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,1606 +51,1606 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LUCÉLIA C. DOGENSKI DE VALLE</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/390/camscanner_26-03-2025_14.50.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/390/camscanner_26-03-2025_14.50.pdf</t>
   </si>
   <si>
     <t>Seja isentado para os produtores rurais todos os serviços de horas maquinas prestadas pela patrulha agrícola da Prefeitura de Quatro Irmãos.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JULIANO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_02_vereador_juliano_wi_fi_aberto_reparticoes_publicas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_02_vereador_juliano_wi_fi_aberto_reparticoes_publicas.doc</t>
   </si>
   <si>
     <t>•	A disponibilização, pela municipalidade, de sinal aberto e gratuito de Wi-Fi para a população nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_03_vereador_juliano_auxilio_medico.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_03_vereador_juliano_auxilio_medico.doc</t>
   </si>
   <si>
     <t>Seja instituído, através de lei, um programa municipal, para concessão de auxílios médicos, visando a realização de exames e consultas especializadas, quando não houver Convênio entre o Município e o respectivo prestador que garanta a realização dos mesmos.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_04_joel_insalub.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_04_joel_insalub.doc</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Sr. Prefeito Municipal, para que estude a possibilidade de conceder o adicional de insalubridade aos motoristas que trabalham na secretaria municipal de educação e as serventes que não estão lotadas na secretaria de saúde</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RICARDO TOMAZ</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_05__ricardo_isencao_imposto_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_05__ricardo_isencao_imposto_1.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal para que analise a possibilidade/viabilidade de conceder isenção de impostos para pessoas com deficiência e portadoras de doenças graves (neoplasia, Aids, pessoas que realizam hemodiálise e ainda, com a inclusão na isenção, por analogia, de todas as doenças que autorizam a isenção do Imposto de Renda), com renda de até no máximo 2 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_06__ricardo_transp_funebre.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_06__ricardo_transp_funebre.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, para que analise a possibilidade/viabilidade de conceder transporte público para os familiares no translado do corpo da capela mortuária até o cemitério municipal.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VALDERI LUIZ TALASCA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_07__valderi_acesso_bueiro.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_07__valderi_acesso_bueiro.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, para que analise a viabilidade/ possibilidade de ampliação do bueiro localizado na antiga granja do Ferrante, sentido Vila Nova, com o intuito de melhorar o acesso de veículos ao local.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_08__valderi_ar_condicionado_saude.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_08__valderi_ar_condicionado_saude.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, a análise da viabilidade de instalação de aparelhos de ar condicionado na sala de espera e na sala de reuniões do Centro Municipal de Saúde.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JOSÉ CARLOS BALBINOT</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_09_josei_quebra_molas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_09_josei_quebra_molas.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal para que analise a viabilidade de instalação de 02 (duas) lombadas (quebra-molas), uma em frente ao cemitério municipal e a outra na entrada da cidade, próximo à residência do Sr. Laercio Adrichen.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_10_josei_parada_de_onibus.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_10_josei_parada_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, A ANÁLISE DA VIABILIDADE DE INSTALAÇÃO DE MAIS UMA PARADE DE ÔNIBUS NO BAIRRO DO TRABALHADOR.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_11_josei_prefe_transito.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_11_josei_prefe_transito.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal a análise da viabilidade, através do setor de trânsito, para que haja a determinação, como rua preferencial, da denominada Abraão Agranionik, no cruzamento com a Rua Gregorio Charchat, no acesso para as escolas municipais, tendo em vista que com a citada alteração, o trânsito de caminhões neste local seria facilitado.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_12_josei_capela_mortuaria.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_12_josei_capela_mortuaria.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, para que analise, através do setor competente, acerca da possibilidade de construção de uma nova capela mortuária em nosso município, em outro local da cidade, e que este novo local seja estudado de forma conjunta pelo poder público e munícipes, para que se chegue a um consenso acerca do melhor e mais viável/adequado local.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_13_josei_bobcat_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_13_josei_bobcat_1.doc</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, que analise, através do setor competente, a viabilidade de aquisição de uma máquina Bobcat para utilização nos serviços públicos municipais.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_15_lucelia_guardas_na_escola.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_15_lucelia_guardas_na_escola.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que sejam adotadas as providências necessárias para a contratação de guarda patrimonial ou segurança para atuar na Escola Estadual de Ensino Médio Quatro Irmãos, utilizando-se de recursos do município, como forma de garantir maior segurança aos alunos, professores, servidores e comunidade escolar.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ELENA  KOSSMAN</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_16_elena_seg_escolas.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_16_elena_seg_escolas.pdf</t>
   </si>
   <si>
     <t>MEDIDAS DE SEGURANÇA NAS ESCOLAS MUNICIPAIS E ESTADUAL PARA PROTEÇÃO DOS ALUNOS E EQUIPE ESCOLAR.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no__17.enfermagem.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no__17.enfermagem.pdf</t>
   </si>
   <si>
     <t>Encaminho a esta casa legislativa sobre Projeto de lei que dispõe da regularização do regime de Sobreaviso aplicável aos profissionais de saúde do município, que seja observadas as disposições da CLT art, 244, §2º) e a Resolução do COFEN n] 776/2025, as normas editadas pelo conselho federal de enfermagem, de modo a garantir segurança jurídica, valorização da categoria e eficiência no atendimento à população.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_18_-_lucelia_e_bancada_-_copia.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_18_-_lucelia_e_bancada_-_copia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja contratado profissional habilitado para desenvolver oficinas de cultura gaúcha no município de Quatro Irmãos, abrangendo atividades como danças tradicionais, música, declamação de poesia e outras expressões típicas do tradicionalismo.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/473/whatsapp_scan_21_de_outubro_de_2025_at_15.05.55.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/473/whatsapp_scan_21_de_outubro_de_2025_at_15.05.55.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DISPOSITIVOS DE MONITORAMENTO CONTÍNUO DE GLICOSE PARA PACIENTES COM DIABETES TIPO 1.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_20_-_lucelia_e_bancada.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_20_-_lucelia_e_bancada.doc</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade e estudo técnico na Rua Maurício Kautz</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_21_-_lucelia_e_bancada_parada.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_21_-_lucelia_e_bancada_parada.doc</t>
   </si>
   <si>
     <t>Solicita a instalação de uma parada de ônibus no início da Avenida Barão Hirsch (entrada da cidade via Tartas e Poligno D)</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_22_-elena_e_bancada.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_22_-elena_e_bancada.doc</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade e estudo técnico na Av. Barão Hirch até a família Barroso.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_23_lucelia_cameras_escolas.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_23_lucelia_cameras_escolas.doc</t>
   </si>
   <si>
     <t>Indica a  Instalação de Sistema de Vídeo Monitoramento Interno nas Escolas Municipais</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/393/camscanner_26-03-2025_14.51.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/393/camscanner_26-03-2025_14.51.pdf</t>
   </si>
   <si>
     <t>Solicita um relatório detalhado dos valores remanescentes das contas da Prefeitura referente o último fechamento de balanço financeiro de 2024.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/433/pedido_inf._02_progressistas_e_mdb_08.05.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/433/pedido_inf._02_progressistas_e_mdb_08.05.doc</t>
   </si>
   <si>
     <t>•	SEJA ENVIADO AO PODER LEGISLATIVO CÓPIA DO PROCESSO DE LICITAÇÃO REFERENTE A COMPRA DO CAMINHÃO PRANCHA ADQUIRIDO RECENTEMENTE PELA ADMINISTRAÇÃO ATUAL, PARA FINS DE ANÁLISE E FISCALIZAÇÃO, CONTENDO INCLUSIVE CÓPIA DOS ORÇAMENTOS BASE PARA O PO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_no_001-2025_-_amplia_atribuicoes_e_requisitos_procurador_municipal.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_no_001-2025_-_amplia_atribuicoes_e_requisitos_procurador_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 001/25, de 02 de janeiro de 2025._x000D_
 ALTERA AS ATRIBUIÇÕES E CONDIÇÕES_x000D_
 DE PROVIMENTO DO CARGO DE_x000D_
 PROCURADOR DO MUNICÍPIO_x000D_
 CONSTANTE NO ANEXO ÚNICO DA LEI_x000D_
 MUNICIPAL Nº 1.031 DE 16 DE MAIO DE_x000D_
 2014, ALTERADA PELA LEI Nº 1.383, DE 12_x000D_
 DE JANEIRO DE 2023, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_no_002-2025_-_vale_alimentacao_executivo.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_no_002-2025_-_vale_alimentacao_executivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 002/2025, de 06 de janeiro de 2025._x000D_
 “INSTITUI VALE-ALIMENTAÇÃO_x000D_
 AOS SERVIDORES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_no_003-2025_-_concede_reposicao_geral_aos_secretarios_municipais.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_no_003-2025_-_concede_reposicao_geral_aos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 003/25, de 08 de janeiro de 2025._x000D_
 CONCEDE REAJUSTE, A TÍTULO DE REVISÃO_x000D_
 GERAL ANUAL, AOS SUBSÍDIOS DOS SECRETÁRIOS_x000D_
 MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_no_004-2025_-_concede_reposicao_geral_ao_prefeito_vice-prefeito_vereadores_e_presidente_da_camara.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_no_004-2025_-_concede_reposicao_geral_ao_prefeito_vice-prefeito_vereadores_e_presidente_da_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 004/25, de 08 de janeiro de 2025._x000D_
 CONCEDE REAJUSTE, A TÍTULO DE REVISÃO_x000D_
 GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICEPREFEITO,_x000D_
 VEREADORES, PRESIDENTE DA_x000D_
 CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_no_005-2025_-_concede_reposicao_geral_aos_funcionarios_municipais_executivo_e_legislativo.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_no_005-2025_-_concede_reposicao_geral_aos_funcionarios_municipais_executivo_e_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 005/25, de 08 de janeiro de 2025._x000D_
 CONCEDE REAJUSTE, A TÍTULO DE REVISÃO_x000D_
 GERAL ANUAL, AOS SERVIDORES PÚBLICOS DO_x000D_
 PODER EXECUTIVO E LEGISLATIVO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_no_006-2025_-_autoriza_a_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_no_006-2025_-_autoriza_a_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 006/25, de 09 de janeiro de 2025._x000D_
 AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_29-01-2025_09.09.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_29-01-2025_09.09.pdf</t>
   </si>
   <si>
     <t>ALTERA O ÍNDICE DE REAJUSTE ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E ELEGISLATIVO, FIXADO PELA LEI MUNICIPAL Nº1.477/2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_29-01-2025_09.11.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_29-01-2025_09.11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER TRANSPORTE ESCOLAR GRATUITO AOS ESTUDANTES DO MUNICIPIO DE QUATRO IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS, ACOMPAMNHADO DO OFÍCIO Nº010/2025 SUBSTITUTIVO ´PARCIAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/372/camscanner_29-01-2025_09.15.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/372/camscanner_29-01-2025_09.15.pdf</t>
   </si>
   <si>
     <t>RECEPCIONA O VALOR DO PISO NACIONAL DO MAGISTÉRIO PÚBLICO PREVISTO PELA LEI FEDERAL Nº11.738/2008, CONCEDENDO REAJUSTE COMPLEMENTAR AOS VENCIMENTOS DOS SERVIDORES INVESTIDOS EM CARGOS EFETIVOS INTEGRANTES DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL, TÍTULARES DE CARGOS EFETIVOS DE PROFESSOR E AOS CONTRATADOS TEMPORARIAMENTE EM FUNÇÕES DE PROFESSOR, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_29-01-2025_09.17.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_29-01-2025_09.17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONVÊNIO COM A SOCIEDADE ASSISTENCIAL SANTO ANTÔNIO DE JACUTINGA, E DÁ OUTRAS PROVIDÊNCIAS, ACOMPANHADO DO OFÍCIO Nº009/2025, SUBSTITUTIVO PARCIAL.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_011-2025_-_emissao_de_boletos_e_afins.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_011-2025_-_emissao_de_boletos_e_afins.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR PARCERIAS, FIRMAR CONVÊNIOS, CONTRATOS E PROCEDER CREDENCIAMENTO PÚBLICO DE INSTITUIÇÕES FINANCEIRAS E/OU COOPERATIVAS DE CRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_012_-_correios.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_012_-_correios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - EBCT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_013-2025_cargos_em_comissao.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_013-2025_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 1.031, DE 16 DE MAIO DE 2014, QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_no_014-2025_-_convenio_sao_judas_tadeu_jacutinga.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_no_014-2025_-_convenio_sao_judas_tadeu_jacutinga.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO PARA ATENDIMENTO MÉDICO/HOSPITALAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_015-2025_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_015-2025_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_016-2025_-_dia_internacional_da_mulher_-_assinado_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_016-2025_-_dia_internacional_da_mulher_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a realizar despesas em virtude de evento em comemoração ao dia Internacional da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_no_017-2025_-_rpvs_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_no_017-2025_-_rpvs_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO, PELO MUNICÍPIO DE QUATRO IRMÃOS/RS, DE DÉBITOS OU OBRIGAÇÕES DECORRENTES DE DECISÕES JUDICIAIS TRANSITADAS EM JULGADO, CONSIDERADOS DE PEQUENO VALOR, NOS TERMOS DO ARTIGO 100, §§ 3º E 4º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_018-2025_-_contratacao_temporaria__professores.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_018-2025_-_contratacao_temporaria__professores.docx.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_019_-_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_019_-_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 36 e 37 DO PLANO DE_x000D_
 CARREIRA DO MAGISTÉRIO PÚBLICO DO_x000D_
 MUNICÍPIO DE QUATRO IRMÃOS,_x000D_
 INSTITUIDO PELA LEI MUNICIPAL Nº 898_x000D_
 DE 22 DE MARÇO DE 2012, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_020_-_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_020_-_2025.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_021_-_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_021_-_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS DA LEI MUNICIPAL Nº 1.031/2014 QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E INSTITUI O RESPECTIVO QUADRO DE CARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_022_-_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_022_-_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS_x000D_
 LEGAIS DA LEI MUNICIPAL Nº 997_x000D_
 DE 31 DE DEZEMBRO DE 2013, E_x000D_
 DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_023-2025_-_consepro_ok.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_023-2025_-_consepro_ok.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A_x000D_
 REPASSAR RECURSOS AO CONSELHO_x000D_
 COMUNITÁRIO PRÓ SEGURANÇA_x000D_
 PÚBLICA DE QUATRO IRMÃOS -_x000D_
 CONSEPRO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_no_024-2025_-_cria_incentivos_ok.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_no_024-2025_-_cria_incentivos_ok.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVOS À IMPLANTAÇÃO_x000D_
 DE UNIDADES PRODUTIVAS VISANDO O_x000D_
 DESENVOLVIMENTO MUNICIPAL, REVOGA A_x000D_
 LEI MUNICIPAL Nº 1.472 DE 11 DE DEZEMBRO_x000D_
 DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_n_025-2025_-_monitores.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_n_025-2025_-_monitores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_026_-_2025_-_contratacao_de_professor.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_026_-_2025_-_contratacao_de_professor.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_n_027-2025-_visitador_monitor.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_n_027-2025-_visitador_monitor.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_n_028_2025_-_despesas_com_veiculo_proprio_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_n_028_2025_-_despesas_com_veiculo_proprio_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REEMBOLSO DE DESPESAS DE DESLOCAMENTO DOS AGENTES DO PODER EXECUTIVO MUNICIPAL EM VIAGENS COM VEÍCULOS PRÓPRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_n_029-2025-_merendeira.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_n_029-2025-_merendeira.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/399/camscanner_03-04-2025_15.27.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/399/camscanner_03-04-2025_15.27.pdf</t>
   </si>
   <si>
     <t>Altera  a Redação da Lei Municipal nº1.031/2024_x000D_
 QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E INSTITUI O RESPECTIVO QUADRO DE CARGOS, CRIA CARGO DE NUTRICIONISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/400/camscanner_03-04-2025_15.28.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/400/camscanner_03-04-2025_15.28.pdf</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE SAÚDE SUPLEMENTAR " AUXÍLIO + SAÚDE" NO MUNICÍPIO DE QUATRO IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/401/camscanner_03-04-2025_15.30.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/401/camscanner_03-04-2025_15.30.pdf</t>
   </si>
   <si>
     <t>INCLUI O "ART. 5º - A" NA LEI MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL  INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_033-2025_-_jovem_aprendiz.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_033-2025_-_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXÍLIO TRANSPORTE PARA_x000D_
 OS BENEFICIADOS DO PROGRAMA_x000D_
 “JOVEM APRENDIZ” E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_no_034-2025_-_idoso_e_fundo.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_no_034-2025_-_idoso_e_fundo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO_x000D_
 MUNICIPAL DE DIREITOS DO IDOSO,_x000D_
 ESTABELECE A POLÍTICA, CRIA O FUNDO_x000D_
 MUNICIPAL DO IDOSO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no_035-2025_-__empenhos_de_2024_karpinski.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no_035-2025_-__empenhos_de_2024_karpinski.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EMPENHAR E PAGAR DESPESAS REALIZADAS NO FINAL DO EXERCÍCIO DE 2024, NÃO EMPENHADAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_n_036-2025_-_espaco_para_todos.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_n_036-2025_-_espaco_para_todos.docx.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “ESPAÇO PARA TODOS” OBJETIVANDO INCENTIVO À CULTURA, EDUCAÇÃO, ESPORTE, PROFISSIONALIZAÇÃO E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no__037-2025-_psicologo.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no__037-2025-_psicologo.docx.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/419/camscanner_02-05-2025_16.14_2.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/419/camscanner_02-05-2025_16.14_2.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Excepcional interesse Público e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/420/camscanner_05-05-2025_10.05.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/420/camscanner_05-05-2025_10.05.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Excepcional Interesse Público e dá outras Providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/430/camscanner_12-05-2025_15.35_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/430/camscanner_12-05-2025_15.35_1.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos Legais da Lei Municipal nº1485 de 18 de Fevereiro de 2025, Autoriza a Contratação Temporária de servidores Para Atender o Convênio com  a Empresa Brasileira de Correios e Telégrafos , e dá Outras Providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_041-2025_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_041-2025_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/435/camscanner_13-06-2025_09.40.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/435/camscanner_13-06-2025_09.40.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 1º, 2º E 3º AO ARTIGO 5º E PARÁGRAFOS 1º E 2º AO ARTIGO. 6º, ALTERA A REDAÇÃO DO ART. 20 E DO §1º DO ARTIGO 22 DA LEI MUNICIPAL Nº 1.031 DE 16/05/2014, QUE ESTABELECEO PLANO DE CARREIRA DOS SERVIDORES, INSTITUIO RESPECTIVO QUADRO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/436/camscanner_13-06-2025_09.43.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/436/camscanner_13-06-2025_09.43.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA A AQUISIÇÃO DE ÁREA PARA AFINS DE AMPLIAÇÃO DO LOTEAMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/437/camscanner_13-06-2025_09.46.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/437/camscanner_13-06-2025_09.46.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS DA LEI MUNICIPAL Nº 1.163/2017, DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICIPIO DE QUATRO IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_045-2025_-_contratacao_temporaria_-_engenheiro_e_monitor_-_versao_final.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_045-2025_-_contratacao_temporaria_-_engenheiro_e_monitor_-_versao_final.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE_x000D_
 EXCEPCIONAL INTERESSE PÚBLICO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n__046_2025_isencao_de_iptu_e_agua.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n__046_2025_isencao_de_iptu_e_agua.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO_x000D_
 INSTITUÍDO PELA LEI MUNICIPAL Nº 997_x000D_
 DE 31/12/2013, PARA FINS DE CONCEDER_x000D_
 ISENÇÃO DA TAXA MENSAL DE_x000D_
 CONSUMO DE ÁGUA E DO IMPOSTO_x000D_
 PREDIAL E TERRITORIAL URBANO_x000D_
 (IPTU) NO MUNICÍPIO DE QUATRO_x000D_
 IRMAOS-RS, PARA O IMÓVEL_x000D_
 RESIDENCIAL DE PROPRIETÁRIO OU_x000D_
 LOCATÁRIO PORTADOR DE DOENÇAS_x000D_
 GRAVES NOS TERMOS QUE ESPECIFICA E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no_047-2025_-_altera_lei_municipal_1.163_de_2017_-_versao_final.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no_047-2025_-_altera_lei_municipal_1.163_de_2017_-_versao_final.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.163/2017, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE QUATRO IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_048-2025_-_contratacao_temporaria_-_psicologo_-_versao_final.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_048-2025_-_contratacao_temporaria_-_psicologo_-_versao_final.docx.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_049_2025_-_amplia_a_guarda_municipal_nas_escolas.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_049_2025_-_amplia_a_guarda_municipal_nas_escolas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS VOLTADAS À PRESTAÇÃO DE SERVIÇOS DE VIGILÂNCIA PARA A ESCOLA ESTADUAL DE ENSINO MÉDIO DE QUATRO IRMÃOS/RS, ABRE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/448/camscanner_18-07-2025_16.36_3.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/448/camscanner_18-07-2025_16.36_3.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_051-25_firma_termo_de_cooperacao_com_amau_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_051-25_firma_termo_de_cooperacao_com_amau_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE_x000D_
 QUATRO IRMÃOS A FIRMAR TERMO DE_x000D_
 COOPERAÇÃO COM OS MUNICÍPIOS DA_x000D_
 ASSOCIAÇÃO DE MUNICÍPIOS DO ALTO URUGUAI_x000D_
 - AMAU, ABRE CRÉDITO ESPECIAL E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_052_-2025_autoriza_despesas_para_eventos_municipais_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_052_-2025_autoriza_despesas_para_eventos_municipais_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CUSTEAR DESPESAS COM EVENTOS_x000D_
 REALIZADOS PELA MUNICIPALIDADE,_x000D_
 ALUSIVOS A COMEMORAÇÕES OFICIAIS E_x000D_
 FESTIVIDADES PROMOVIDAS DURANTE O_x000D_
 EXERCÍCIO DE 2025 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_053-2025_-_contratacao_temporaria_-_mecanico.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_053-2025_-_contratacao_temporaria_-_mecanico.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/453/camscanner_08-08-2025_14.33.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/453/camscanner_08-08-2025_14.33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_no_055-2025_-_altera_lei_municipal_546_e_1.056.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_no_055-2025_-_altera_lei_municipal_546_e_1.056.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº _x000D_
 1.056/2014, QUE DISPÕE SOBRE O PROGRAMA _x000D_
 MUNICIPAL DE INCENTIVO AO MELHORAMENTO _x000D_
 GENÉTICO DO REBANHO BOVINO DO MUNICÍPIO _x000D_
 DE QUATRO IRMÃOS, ALTERA E REVOGA _x000D_
 DISPOSITIVOS LEGAIS DA LEI MUNICIPAL Nº 546, _x000D_
 QUE DISPÕE SOBRE O PROGRAMA MUNICIPAL DE _x000D_
 INCENTIVO AO MELHORAMENTO GENÉTICO DO _x000D_
 REBANHO BOVINO DO MUNICÍPIO DE QUATRO _x000D_
 IRMÃOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_municipal__056_-_altera_regime_juridico_.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_municipal__056_-_altera_regime_juridico_.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS LEGAIS DO _x000D_
 REGIME JURÍDICO DOS SERVIDORES _x000D_
 PÚBLICOS DO MUNICÍPIO DE QUATRO _x000D_
 IRMÃOS, _x000D_
 INSTITUÍDO _x000D_
 PELA _x000D_
 LEI _x000D_
 MUNICIPAL Nº 007, DE 29/01/2001, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no_057-2025_-_contratacao_temporaria_psicologo_e_fiscal_ambiental.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no_057-2025_-_contratacao_temporaria_psicologo_e_fiscal_ambiental.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de Excepcional Interesse Público, e dá Outras Providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_058-2025_-_credito_especial_-_construcao_de_casas.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_058-2025_-_credito_especial_-_construcao_de_casas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Quatro Irmãos a Abrir Crédito Especial e dá Outras Providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_059-2025_-_convenio_daer.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_059-2025_-_convenio_daer.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a  Celebrar  Convênio com o DAER Departamento Autônomo de Estradas de Rodagem, E dá Outras Providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_060-2025_-_autoriza_repassar_valores_aos_bombeiros_voluntarios_de_jacutinga.docx.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_060-2025_-_autoriza_repassar_valores_aos_bombeiros_voluntarios_de_jacutinga.docx.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MINICIPAL A REALIZAR PERCERIA E REPASSE DE VALORES COM A SOCIEDADE CORPO DE BOMBEIROS VOLUNTÁRIOS DE JACUTINGA/RS, E DÁ OPUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_061-2025-_cria_cargos.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_061-2025-_cria_cargos.docx</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_062-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_062-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_063-2025_-_lei_lucas_primeiros_socorros_escolas_ok.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_063-2025_-_lei_lucas_primeiros_socorros_escolas_ok.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "LEI LUCAS" QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS INSTALADAS NO MUNICÍPIO DE QUATRO IRMÃOS, E INSTITUI O SELO "LUCAS BEGALLI ZAMORA DE SOUZA", DE CAPACITAÇÃO EM PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_064-2025_-_credito_especial_-_dia_do_servidor_publico.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_064-2025_-_credito_especial_-_dia_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUATRO IRMÃOS A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), REALIZAR DESPESAS EM COMEMORAÇÃO AO DIA DO SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_no_065-2025_-_credito_especial_-_ctg_jacutinga.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_no_065-2025_-_credito_especial_-_ctg_jacutinga.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE QUATRO IRMÃOS A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$-1.500,00 (UM MIL E QUINHENTOS REAIS), FIRMAR TERMO DE PARCERIA COM O CENTRO DE TRADIÇÕES GAÚCHAS RINCÃO AMIGO DE JACUTINGA/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_066_-2025_-_dispoe_sobre_a_execucao_fiscal.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_066_-2025_-_dispoe_sobre_a_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO JUDICIAL DOS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_067_2025__banda.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_067_2025__banda.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NO VALOR DE R$ 4.200,00 (QUATRO MIL E DUZENTOS REAIS) PARA FINS DE AUXILIAR A BANDA MUSICAL DE QUATRO IRMÃOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_068-2025-despesas_da_formatura_do_pre_escolar_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_068-2025-despesas_da_formatura_do_pre_escolar_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS RELACIONADAS À FORMATURA DOS ALUNOS DO PRÉ-ESCOLAR DA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DE QUATRO IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_no_069-2025_orcamento_2026.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_no_069-2025_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO PARA O_x000D_
 EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_070-2025_calendario_de_eventos_-_atualizado_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_070-2025_calendario_de_eventos_-_atualizado_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DO CALENDÁRIO PERMANENTE DE EVENTOS DO MUNICÍPIO DE QUATRO IRMÃOS, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.023/2014, COM AS ALTERAÇÕES DAS LEIS nº 1.358/2022 e nº 1.399/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_no_071-2025_-_convenio_hospital_-_estacao.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_no_071-2025_-_convenio_hospital_-_estacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 CELEBRAR CONVÊNIO/CONTRATO COM O_x000D_
 HOSPITAL SANTO ANTÔNIO DE ESTAÇÃO/RS PARA_x000D_
 ATENDIMENTO MÉDICO/HOSPITALAR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_no_072-2025_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_no_072-2025_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_073-2025_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_073-2025_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_074-2025_-_altera_a_lei_da_saude_-_quatro_irmaos.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_074-2025_-_altera_a_lei_da_saude_-_quatro_irmaos.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº_x000D_
 1.504 DE 15/04/2025, QUE CRIOU O_x000D_
 PROGRAMA DE SAÚDE SUPLEMENTAR_x000D_
 "AUXÍLIO + SAÚDE" NO MUNICÍPIO DE_x000D_
 QUATRO IRMÃOS/RS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_legislativo_01_2025_reajuste_e_demais_alteracoes_vale_alimentacao_camara_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_legislativo_01_2025_reajuste_e_demais_alteracoes_vale_alimentacao_camara_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°1411/2023, de 14 de junho de 2023, que "Institui o vale-alimentação no âmbito do Poder Legislativo" e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_02__foto.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_02__foto.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A INSTITUIR O 1º CONCURSO DE FOTOGRAFIAS DO MUNICÍPIO DE QUATRO IRMÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_lei_legislativo_no_03_2025_02_de_abril_data_comemorativa_primeira_cooperativa_eletrica_rural_do_brasil.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_lei_legislativo_no_03_2025_02_de_abril_data_comemorativa_primeira_cooperativa_eletrica_rural_do_brasil.pdf</t>
   </si>
   <si>
     <t>“Institui no âmbito do Município de Quatro Irmãos data comemorativa alusiva à instalação da Primeira Cooperativa Elétrica</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_legislativo_05_2025_cidades_coirmas_municipio_de_itaara_rs.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_legislativo_05_2025_cidades_coirmas_municipio_de_itaara_rs.pdf</t>
   </si>
   <si>
     <t>Declara o Município de Itaara/RS como cidade coirmã do Município de Quatro Irmãos, em razão de sua origem e herança cultural judaica em comum.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_legislativo_emenda_a_lei_organica_convocacao_de_suplentes.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_legislativo_emenda_a_lei_organica_convocacao_de_suplentes.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo á Lei Orgânica do Município  de Quatro Irmãos e dá outras providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_resolucao_legislativa_convocacao_de_suplentes.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_resolucao_legislativa_convocacao_de_suplentes.pdf</t>
   </si>
   <si>
     <t>ALTERA O “CAPUT” E O §1º DO ART. 27 DA RESOLUÇÃO DA MESA DIRETORA Nº 08/2021 DE 29 DE NOVEMBRO DE 2021, QUE “DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE QUATRO IRMÃOS”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
     <t>PROGRESSISTA</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_emenda_001_-_projeto_de_lei_municipal_-_069-2025_1.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_emenda_001_-_projeto_de_lei_municipal_-_069-2025_1.doc</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 7º DO PROJETO DE LEI MUNICIPAL Nº 069/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/487/emenda_mod_02.doc</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/487/emenda_mod_02.doc</t>
   </si>
   <si>
     <t>Os (as) Vereadores (as), no uso de suas atribuições legais e regimentais, apresenta a seguinte EMENDA ADITIVA ao Projeto de Lei nº 074/2025:</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/414/oficio_circular_camara_01_2025_mocao_de_apoio_ato_regional_setor_agricola.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/414/oficio_circular_camara_01_2025_mocao_de_apoio_ato_regional_setor_agricola.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A ATO REGIONAL EM DEFESA DO SETOR AGRÍCOLA A SER REALIZADO NA PRAÇA MUNICIPAL DE JACUTINGA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/474/whatsapp_scan_21_de_outubro_de_2025_at_15.06.17.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/474/whatsapp_scan_21_de_outubro_de_2025_at_15.06.17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A BANDA MUSICAL DE QUATRO IRMÃOS PELOS RELEVANTES SERVIÇOS PRESTADOS REPRESENTANDO NOSSO MUNICÍPIO PELO TETRACAMPEONATO NO CAMPEONATO DE BANDAS E FANFARRAS EM BALNEÁRIO PINHAL NO ULTIMO SABADO DIA 18/10.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_30-01-2025_09.23.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_30-01-2025_09.23.pdf</t>
   </si>
   <si>
     <t>AOS PROJETOS DE LEI MUNICIPAL Nº003/2025 e 004/2025.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/489/whatsapp_scan_23_de_dezembro_de_2025_at_08.29.24.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/489/whatsapp_scan_23_de_dezembro_de_2025_at_08.29.24.pdf</t>
   </si>
   <si>
     <t>Orça a receita e fixa a despesa do município para o exercício de 2026</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>PARECER JURIDICO</t>
   </si>
   <si>
     <t>Susan Rigo</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/369/parecer_01_2025_qi_ok.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/369/parecer_01_2025_qi_ok.pdf</t>
   </si>
   <si>
     <t>PARECER N. 01/2025_x000D_
 1 - PROJETO DE LEI MUNICIPAL NO 001/25, DE 02 DE JANEIRO DE 2025 - ALTERA_x000D_
 AS ATRIBUIÇÕES E CONDIÇÕES DE PROVIMENTO DO CARGO DE PROCURADOR DO_x000D_
 MUNICÍPIO CONSTANTE NO ANEXO ÚNICO DA LEI MUNICIPAL No 1.031 DE 16 DE_x000D_
 MAIO DE 2014, ALTERADA PELA LEI No 1.383, DE 12 DE JANEIRO DE 2023, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_complementar_02_2025_revisao_geral_anual_agentes_poliiticos.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_complementar_02_2025_revisao_geral_anual_agentes_poliiticos.pdf</t>
   </si>
   <si>
     <t>PARECER N. 02/2025 (complementar ao Parecer nº 01/2025)_x000D_
 O presente parecer se refere estritamente à matéria apreciada na Sessão Plenária Ordinária do dia 14/01/2025, em que foram votados e aprovados os seguintes projetos._x000D_
 1- PROJETO DE LEI MUNICIPAL Nº 003/25, DE 08 DE JANEIRO DE 2025 – “CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 2 - PROJETO DE LEI MUNICIPAL Nº 004/25, DE 08 DE JANEIRO DE 2025 – “CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, VEREADORES, PRESIDENTE DA CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_juridico_03_25_piso_magisterio_transporte_gratuito_estudantes_convenio_asilo_jacutinga.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_juridico_03_25_piso_magisterio_transporte_gratuito_estudantes_convenio_asilo_jacutinga.pdf</t>
   </si>
   <si>
     <t>PARECER N. 03/2025_x000D_
 1 – VETO 001/2025 REFERENTE AOS SEGUINTES PROJETOS:_x000D_
 - PROJETO DE LEI MUNICIPAL Nº 003/25, DE 08 DE JANEIRO DE 2025 – “CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 -PROJETO DE LEI MUNICIPAL Nº 004/25, DE 08 DE JANEIRO DE 2025 – “CONCEDE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL, AO SUBSÍDIO DO PREFEITO, VICE-PREFEITO, VEREADORES, PRESIDENTE DA CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_juridico_04_25.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_juridico_04_25.pdf</t>
   </si>
   <si>
     <t>PARECER N. 04/2025_x000D_
 Referente aos seguintes projetos:_x000D_
 Projeto de Lei Municipal nº 011/2025, de 10 de fevereiro de 2025. _x000D_
 Projeto de Lei Municipal nº 012/25, de 10 de fevereiro de 2025 - _x000D_
 Projeto de Lei Municipal nº 013/25 de 12 de fevereiro de 2025 - _x000D_
 Projeto de Lei Municipal nº 014/25 de 12 de fevereiro de 2025 - _x000D_
 Projeto de Lei Municipal nº 015/25, de 12 de fevereiro de 2025 -</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_juridico_05_25_recursos_evento_dia_da_mulher.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_juridico_05_25_recursos_evento_dia_da_mulher.pdf</t>
   </si>
   <si>
     <t>PARECER N. 05/2025_x000D_
 1 – PROJETO DE LEI MUNICIPAL Nº 016/25, DE 19 DE FEVEREIRO DE 2025 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS EM VIRTUDE DE EVENTO EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_juridico_06_25_limite_valor_pgto_via_rpv_e_contratacao_temporaria_de_professores.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_juridico_06_25_limite_valor_pgto_via_rpv_e_contratacao_temporaria_de_professores.pdf</t>
   </si>
   <si>
     <t>PARECER N. 06/2025_x000D_
 1 - PROJETO DE LEI MUNICIPAL Nº 017, DE 27 DE FEVEREIRO DE 2025 - “DISPÕE SOBRE O PAGAMENTO, PELO MUNICÍPIO DE QUATRO IRMÃOS/RS, DE DÉBITOS OU OBRIGAÇÕES DECORRENTES DE DECISÕES JUDICIAIS TRANSITADAS EM JULGADO, CONSIDERADOS DE PEQUENO VALOR, NOS TERMOS DO ARTIGO 100, §§ 3º E 4º, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 2- PROJETO DE LEI MUNICIPAL Nº 018/25, DE 05 DE MARÇO DE 2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_juridico_07_2025_altera_cargos_1031_2014_contratacao_temporaria_codigo_tributario_plano_magisterio.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_juridico_07_2025_altera_cargos_1031_2014_contratacao_temporaria_codigo_tributario_plano_magisterio.pdf</t>
   </si>
   <si>
     <t>PARECER N. 07/2025_x000D_
 1 – PROJETO DE LEI MUNICIPAL Nº 019 DE 14 DE MARÇO DE 2025 - ALTERA OS ARTIGOS 36 e 37 DO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE QUATRO IRMÃOS, INSTITUIDO PELA LEI MUNICIPAL Nº 898 DE 22 DE MARÇO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 PROJETO DE LEI MUNICIPAL Nº 020/2025, DE 14 DE MARÇO DE 2025 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI MUNICIPAL Nº 021/2025, DE 17 DE MARÇO DE 2025 - ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS DA LEI MUNICIPAL Nº 1.031/2014 QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES E INSTITUI O RESPECTIVO QUADRO DE CARGOS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 PROJETO DE LEI MUNICIPAL N° 022 DE 17 DE MARÇO DE 2025 - ALTERA E INCLUI DISPOSITIVOS LEGAIS DA LEI MUNICIPAL Nº 997 DE 31 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_juridico_08_2025_incentivo_agropecuario_consepro_credito_especial_e_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_juridico_08_2025_incentivo_agropecuario_consepro_credito_especial_e_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Referente aos Projetos nº023, 024 e 025.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_juridico_09_2025_contratacao_temporaria.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_juridico_09_2025_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>ASSESSORIA JURÍDICA_x000D_
  PARECER N. 09/2025_x000D_
 1 – PROJETO DE LEI MUNICIPAL Nº 026/2025, DE 26 DE MARÇO DE 2025 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS (02 professores de educação infantil)_x000D_
 2 - PROJETO DE LEI MUNICIPAL Nº 027/2025, DE 26 DE MARÇO DE 2025 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS (01 Visitador/Monitor)_x000D_
 3 - PROJETO DE LEI MUNICIPAL Nº 029/2025, DE 27 DE MARÇO DE 2025 – AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS (01 Merendeira)</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_juridico_10_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_juridico_10_2025.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente aos Projetos n°022, 024,028,030,031,032.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_juridico_11_2025_jovem_aprendiz_conselho_fundo_politica_pessoa_idosa_e_concurso_fotografias_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_juridico_11_2025_jovem_aprendiz_conselho_fundo_politica_pessoa_idosa_e_concurso_fotografias_1.pdf</t>
   </si>
   <si>
     <t>PARECER N. 11/2025_x000D_
 Referente aos seguintes projetos;_x000D_
 Projeto do Legislativo n°02/2025._x000D_
 Projeto de Lei Municipal nº33/2025._x000D_
 Projeto de lei Municipal n°34/2025.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_juridico_12_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_juridico_12_2025.pdf</t>
   </si>
   <si>
     <t>Parecer referente aos projetos n° 035,036,037,038,039/2025.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/431/parecer_juridico_13_2025_contratacao_temporaria_correio.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/431/parecer_juridico_13_2025_contratacao_temporaria_correio.pdf</t>
   </si>
   <si>
     <t>Parecer nº013/2025, referente ao Projeto nº040/2025.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/439/parecer_juridico_14_2025_contratacao_temporaria_tres_cargos_-_vagas_1.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/439/parecer_juridico_14_2025_contratacao_temporaria_tres_cargos_-_vagas_1.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto:_x000D_
 PROJETO DE LEI MUNICIPAL Nº 041/2025, DE 16 DE MAIO DE 2025 – AUTORIZA_x000D_
 A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/438/parecer_juridico_15_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/438/parecer_juridico_15_2025.pdf</t>
   </si>
   <si>
     <t>Referente aos Projetos: _x000D_
 PROJETO DE LEI MUNICIPAL Nº 042/2025, DE 12 DE JUNHO DE 2025_x000D_
 PROJETO DE LEI MUNICIPAL Nº 043/2025, de 12 de junho de 2025_x000D_
 PROJETO DE LEI MUNICIPAL Nº 044/2025, de 12 de junho de 2025</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/470/parecer_juridico_24_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/470/parecer_juridico_24_2025.pdf</t>
   </si>
   <si>
     <t>Referente aos Projetos nºs, 066/067/2025.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>COFT - Comissão de Orçamento, Finanças e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_decreto_legislativo_01_2025_contas_anuais_2023.docx</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_decreto_legislativo_01_2025_contas_anuais_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS ANUAIS DO PODER EXECUTIVO DO MUNICÍPIO DE QUATRO IRMÃOS REFERENTE AO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>SPP</t>
   </si>
   <si>
     <t>SUBSTITUTIVO PARCIAL AO PROJETO</t>
   </si>
   <si>
-    <t>https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/454/substitutivo_parcial_ao_projeto_de_lei_no_054_2025_de_29_de_julho_de_2025.pdf</t>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/454/substitutivo_parcial_ao_projeto_de_lei_no_054_2025_de_29_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio 2026/2029, e dá outras Providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1957,68 +1957,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/390/camscanner_26-03-2025_14.50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_02_vereador_juliano_wi_fi_aberto_reparticoes_publicas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_03_vereador_juliano_auxilio_medico.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_04_joel_insalub.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_05__ricardo_isencao_imposto_1.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_06__ricardo_transp_funebre.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_07__valderi_acesso_bueiro.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_08__valderi_ar_condicionado_saude.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_09_josei_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_10_josei_parada_de_onibus.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_11_josei_prefe_transito.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_12_josei_capela_mortuaria.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_13_josei_bobcat_1.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_15_lucelia_guardas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_16_elena_seg_escolas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no__17.enfermagem.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_18_-_lucelia_e_bancada_-_copia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/473/whatsapp_scan_21_de_outubro_de_2025_at_15.05.55.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_20_-_lucelia_e_bancada.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_21_-_lucelia_e_bancada_parada.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_22_-elena_e_bancada.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_23_lucelia_cameras_escolas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/393/camscanner_26-03-2025_14.51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/433/pedido_inf._02_progressistas_e_mdb_08.05.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_no_001-2025_-_amplia_atribuicoes_e_requisitos_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_no_002-2025_-_vale_alimentacao_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_no_003-2025_-_concede_reposicao_geral_aos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_no_004-2025_-_concede_reposicao_geral_ao_prefeito_vice-prefeito_vereadores_e_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_no_005-2025_-_concede_reposicao_geral_aos_funcionarios_municipais_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_no_006-2025_-_autoriza_a_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_29-01-2025_09.09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_29-01-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/372/camscanner_29-01-2025_09.15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_29-01-2025_09.17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_011-2025_-_emissao_de_boletos_e_afins.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_012_-_correios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_013-2025_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_no_014-2025_-_convenio_sao_judas_tadeu_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_015-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_016-2025_-_dia_internacional_da_mulher_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_no_017-2025_-_rpvs_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_018-2025_-_contratacao_temporaria__professores.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_019_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_020_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_021_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_023-2025_-_consepro_ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_no_024-2025_-_cria_incentivos_ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_n_025-2025_-_monitores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_026_-_2025_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_n_027-2025-_visitador_monitor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_n_028_2025_-_despesas_com_veiculo_proprio_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_n_029-2025-_merendeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/399/camscanner_03-04-2025_15.27.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/400/camscanner_03-04-2025_15.28.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/401/camscanner_03-04-2025_15.30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_033-2025_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_no_034-2025_-_idoso_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no_035-2025_-__empenhos_de_2024_karpinski.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_n_036-2025_-_espaco_para_todos.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no__037-2025-_psicologo.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/419/camscanner_02-05-2025_16.14_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/420/camscanner_05-05-2025_10.05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/430/camscanner_12-05-2025_15.35_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_041-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/435/camscanner_13-06-2025_09.40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/436/camscanner_13-06-2025_09.43.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/437/camscanner_13-06-2025_09.46.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_045-2025_-_contratacao_temporaria_-_engenheiro_e_monitor_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n__046_2025_isencao_de_iptu_e_agua.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no_047-2025_-_altera_lei_municipal_1.163_de_2017_-_versao_final.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_048-2025_-_contratacao_temporaria_-_psicologo_-_versao_final.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_049_2025_-_amplia_a_guarda_municipal_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/448/camscanner_18-07-2025_16.36_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_051-25_firma_termo_de_cooperacao_com_amau_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_052_-2025_autoriza_despesas_para_eventos_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_053-2025_-_contratacao_temporaria_-_mecanico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/453/camscanner_08-08-2025_14.33.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_no_055-2025_-_altera_lei_municipal_546_e_1.056.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_municipal__056_-_altera_regime_juridico_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no_057-2025_-_contratacao_temporaria_psicologo_e_fiscal_ambiental.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_058-2025_-_credito_especial_-_construcao_de_casas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_059-2025_-_convenio_daer.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_060-2025_-_autoriza_repassar_valores_aos_bombeiros_voluntarios_de_jacutinga.docx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_061-2025-_cria_cargos.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_062-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_063-2025_-_lei_lucas_primeiros_socorros_escolas_ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_064-2025_-_credito_especial_-_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_no_065-2025_-_credito_especial_-_ctg_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_066_-2025_-_dispoe_sobre_a_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_067_2025__banda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_068-2025-despesas_da_formatura_do_pre_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_no_069-2025_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_070-2025_calendario_de_eventos_-_atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_no_071-2025_-_convenio_hospital_-_estacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_no_072-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_073-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_074-2025_-_altera_a_lei_da_saude_-_quatro_irmaos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_legislativo_01_2025_reajuste_e_demais_alteracoes_vale_alimentacao_camara_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_02__foto.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_lei_legislativo_no_03_2025_02_de_abril_data_comemorativa_primeira_cooperativa_eletrica_rural_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_legislativo_05_2025_cidades_coirmas_municipio_de_itaara_rs.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_legislativo_emenda_a_lei_organica_convocacao_de_suplentes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_resolucao_legislativa_convocacao_de_suplentes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_emenda_001_-_projeto_de_lei_municipal_-_069-2025_1.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/487/emenda_mod_02.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/414/oficio_circular_camara_01_2025_mocao_de_apoio_ato_regional_setor_agricola.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/474/whatsapp_scan_21_de_outubro_de_2025_at_15.06.17.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_30-01-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/489/whatsapp_scan_23_de_dezembro_de_2025_at_08.29.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/369/parecer_01_2025_qi_ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_complementar_02_2025_revisao_geral_anual_agentes_poliiticos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_juridico_03_25_piso_magisterio_transporte_gratuito_estudantes_convenio_asilo_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_juridico_04_25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_juridico_05_25_recursos_evento_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_juridico_06_25_limite_valor_pgto_via_rpv_e_contratacao_temporaria_de_professores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_juridico_07_2025_altera_cargos_1031_2014_contratacao_temporaria_codigo_tributario_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_juridico_08_2025_incentivo_agropecuario_consepro_credito_especial_e_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_juridico_09_2025_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_juridico_10_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_juridico_11_2025_jovem_aprendiz_conselho_fundo_politica_pessoa_idosa_e_concurso_fotografias_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_juridico_12_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/431/parecer_juridico_13_2025_contratacao_temporaria_correio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/439/parecer_juridico_14_2025_contratacao_temporaria_tres_cargos_-_vagas_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/438/parecer_juridico_15_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/470/parecer_juridico_24_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_decreto_legislativo_01_2025_contas_anuais_2023.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/454/substitutivo_parcial_ao_projeto_de_lei_no_054_2025_de_29_de_julho_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/390/camscanner_26-03-2025_14.50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_02_vereador_juliano_wi_fi_aberto_reparticoes_publicas.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_03_vereador_juliano_auxilio_medico.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/403/indicacao_04_joel_insalub.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_05__ricardo_isencao_imposto_1.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_06__ricardo_transp_funebre.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_07__valderi_acesso_bueiro.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_08__valderi_ar_condicionado_saude.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_09_josei_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_10_josei_parada_de_onibus.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_11_josei_prefe_transito.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_12_josei_capela_mortuaria.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_13_josei_bobcat_1.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_15_lucelia_guardas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/452/indicacao_16_elena_seg_escolas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/460/indicacao_no__17.enfermagem.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_18_-_lucelia_e_bancada_-_copia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/473/whatsapp_scan_21_de_outubro_de_2025_at_15.05.55.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/475/indicacao_20_-_lucelia_e_bancada.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/476/indicacao_21_-_lucelia_e_bancada_parada.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_22_-elena_e_bancada.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/485/indicacao_23_lucelia_cameras_escolas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/393/camscanner_26-03-2025_14.51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/433/pedido_inf._02_progressistas_e_mdb_08.05.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_no_001-2025_-_amplia_atribuicoes_e_requisitos_procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/363/projeto_de_lei_no_002-2025_-_vale_alimentacao_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_no_003-2025_-_concede_reposicao_geral_aos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/365/projeto_de_lei_no_004-2025_-_concede_reposicao_geral_ao_prefeito_vice-prefeito_vereadores_e_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/366/projeto_de_lei_no_005-2025_-_concede_reposicao_geral_aos_funcionarios_municipais_executivo_e_legislativo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_no_006-2025_-_autoriza_a_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/370/camscanner_29-01-2025_09.09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/371/camscanner_29-01-2025_09.11.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/372/camscanner_29-01-2025_09.15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/373/camscanner_29-01-2025_09.17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_no_011-2025_-_emissao_de_boletos_e_afins.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_012_-_correios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_no_013-2025_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/378/projeto_de_lei_no_014-2025_-_convenio_sao_judas_tadeu_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_015-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_016-2025_-_dia_internacional_da_mulher_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/381/projeto_de_lei_no_017-2025_-_rpvs_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_018-2025_-_contratacao_temporaria__professores.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/383/projeto_019_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/384/projeto_020_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/385/projeto_021_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_023-2025_-_consepro_ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/388/projeto_de_lei_no_024-2025_-_cria_incentivos_ok.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/389/projeto_de_lei_n_025-2025_-_monitores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/395/projeto_de_lei_no_026_-_2025_-_contratacao_de_professor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/396/projeto_de_lei_n_027-2025-_visitador_monitor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_n_028_2025_-_despesas_com_veiculo_proprio_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/397/projeto_de_lei_n_029-2025-_merendeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/399/camscanner_03-04-2025_15.27.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/400/camscanner_03-04-2025_15.28.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/401/camscanner_03-04-2025_15.30.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_033-2025_-_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/407/projeto_de_lei_no_034-2025_-_idoso_e_fundo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/416/projeto_de_lei_no_035-2025_-__empenhos_de_2024_karpinski.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/417/projeto_de_lei_n_036-2025_-_espaco_para_todos.docx.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_no__037-2025-_psicologo.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/419/camscanner_02-05-2025_16.14_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/420/camscanner_05-05-2025_10.05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/430/camscanner_12-05-2025_15.35_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/432/projeto_de_lei_no_041-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/435/camscanner_13-06-2025_09.40.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/436/camscanner_13-06-2025_09.43.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/437/camscanner_13-06-2025_09.46.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_no_045-2025_-_contratacao_temporaria_-_engenheiro_e_monitor_-_versao_final.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_n__046_2025_isencao_de_iptu_e_agua.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_no_047-2025_-_altera_lei_municipal_1.163_de_2017_-_versao_final.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/444/projeto_de_lei_no_048-2025_-_contratacao_temporaria_-_psicologo_-_versao_final.docx.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_049_2025_-_amplia_a_guarda_municipal_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/448/camscanner_18-07-2025_16.36_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_051-25_firma_termo_de_cooperacao_com_amau_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_no_052_-2025_autoriza_despesas_para_eventos_municipais_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_no_053-2025_-_contratacao_temporaria_-_mecanico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/453/camscanner_08-08-2025_14.33.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/455/projeto_de_lei_no_055-2025_-_altera_lei_municipal_546_e_1.056.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_municipal__056_-_altera_regime_juridico_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/458/projeto_de_lei_no_057-2025_-_contratacao_temporaria_psicologo_e_fiscal_ambiental.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_058-2025_-_credito_especial_-_construcao_de_casas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_lei_no_059-2025_-_convenio_daer.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_no_060-2025_-_autoriza_repassar_valores_aos_bombeiros_voluntarios_de_jacutinga.docx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_061-2025-_cria_cargos.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_no_062-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_no_063-2025_-_lei_lucas_primeiros_socorros_escolas_ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_no_064-2025_-_credito_especial_-_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_no_065-2025_-_credito_especial_-_ctg_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/468/projeto_de_lei_no_066_-2025_-_dispoe_sobre_a_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_no_067_2025__banda.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/471/projeto_de_lei_no_068-2025-despesas_da_formatura_do_pre_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/477/projeto_de_lei_no_069-2025_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/478/projeto_de_lei_no_070-2025_calendario_de_eventos_-_atualizado_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_lei_no_071-2025_-_convenio_hospital_-_estacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_lei_no_072-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_no_073-2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_no_074-2025_-_altera_a_lei_da_saude_-_quatro_irmaos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_legislativo_01_2025_reajuste_e_demais_alteracoes_vale_alimentacao_camara_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_02__foto.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_lei_legislativo_no_03_2025_02_de_abril_data_comemorativa_primeira_cooperativa_eletrica_rural_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_legislativo_05_2025_cidades_coirmas_municipio_de_itaara_rs.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_legislativo_emenda_a_lei_organica_convocacao_de_suplentes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_resolucao_legislativa_convocacao_de_suplentes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_emenda_001_-_projeto_de_lei_municipal_-_069-2025_1.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/487/emenda_mod_02.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/414/oficio_circular_camara_01_2025_mocao_de_apoio_ato_regional_setor_agricola.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/474/whatsapp_scan_21_de_outubro_de_2025_at_15.06.17.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/374/camscanner_30-01-2025_09.23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/489/whatsapp_scan_23_de_dezembro_de_2025_at_08.29.24.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/369/parecer_01_2025_qi_ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/415/parecer_complementar_02_2025_revisao_geral_anual_agentes_poliiticos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_juridico_03_25_piso_magisterio_transporte_gratuito_estudantes_convenio_asilo_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_juridico_04_25.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_juridico_05_25_recursos_evento_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_juridico_06_25_limite_valor_pgto_via_rpv_e_contratacao_temporaria_de_professores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_juridico_07_2025_altera_cargos_1031_2014_contratacao_temporaria_codigo_tributario_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_juridico_08_2025_incentivo_agropecuario_consepro_credito_especial_e_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_juridico_09_2025_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_juridico_10_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_juridico_11_2025_jovem_aprendiz_conselho_fundo_politica_pessoa_idosa_e_concurso_fotografias_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_juridico_12_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/431/parecer_juridico_13_2025_contratacao_temporaria_correio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/439/parecer_juridico_14_2025_contratacao_temporaria_tres_cargos_-_vagas_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/438/parecer_juridico_15_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/470/parecer_juridico_24_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_decreto_legislativo_01_2025_contas_anuais_2023.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2025/454/substitutivo_parcial_ao_projeto_de_lei_no_054_2025_de_29_de_julho_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="187.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>