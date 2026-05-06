--- v1 (2026-03-21)
+++ v2 (2026-05-06)
@@ -10,128 +10,210 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="131">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>seja realizado estudo técnico, por meio de laudo pericial, visando à concessão de adicional de insalubridade às monitoras escolares e atendentes de creche que atuam na rede municipal de ensino</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no02.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e instalação de iluminação pública na Rua Maurício Lechtmann</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_no03.pdf</t>
+  </si>
+  <si>
+    <t>Avaliação técnica dos trajetos do transporte escolar no interior do município, _x000D_
+visando readequar o modelo de transporte utilizado.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_no04.docx</t>
+  </si>
+  <si>
+    <t>Concessão auxílio estudo aos servidores ocupantes de cargos de confiança e aos contratados em caráter temporário</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>PD</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/502/whatsapp_scan_23_de_marco_de_2026_at_15.37.39.pdf</t>
+  </si>
+  <si>
+    <t>REFERENTE AO CADASTRO CADSUS E CADÚNICO</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/503/whatsapp_scan_23_de_marco_de_2026_at_15.36.33.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJAM APLICADOS OS EFEITOS DA LEI COMPLEMENTAR Nº 191-2022</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pedido_de_informacao_03.docx</t>
+  </si>
+  <si>
+    <t>Vaga gratuita para o curso de Medicina.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pedido_de_informacao_04.docx</t>
+  </si>
+  <si>
+    <t>Informações sobre recursos recebidos e gastos da Secretaria Municipal de Assistência Social no exercício de 2025.</t>
+  </si>
+  <si>
     <t>490</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL</t>
   </si>
   <si>
     <t>JOÃO PAULO BALBINOT</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/490/001_-_projeto_de_lei_no_001_-_prorrogacao_do_pme_1.pdf</t>
   </si>
   <si>
     <t>PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO – PME, INSTITUÍDO PELA LEI MUNICIPAL Nº 1.095/2015, DE 17 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/493/002__-_projeto_de_lei_no_002_-_incentivo_aos_produtores_de_leite.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.382, DE 12 DE JANEIRO DE 2023, QUE RESTRUTUROU A POLÍTICA DE INCENTIVO AO ESENVOLVIMENTO ECONÔMICO E SOCIAL NO MUNICÍPIO DE QUATRO IRMÃOS/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/492/003__-_projeto_de_lei_no_003_-_revisao_dos_subsidios_-_presidente_e_vereadores_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE QUATRO IRMÃOS/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/494/004__-_projeto_de_lei_no_004_-_revisao_dos_subsidios_-_servidores_da_camara_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL PREVISTA NO ART. 37, INCISO X DA CONSTITUIÇÃO FEDERAL AOS VENCIMENTOS DOS SERVIDORES, DETENTORES DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS (FG) DO PODER LEGISLATIVO DE QUATRO IRMAOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/495/005__-_projeto_de_lei_no_005_-_revisao_dos_subsidios_-_prefeito_vice_e_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE QUATRO IRMÃOS/RS, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>6</t>
   </si>
@@ -153,98 +235,276 @@
   <si>
     <t>DA NOVA REDAÇÃO AOS ARTIGOS O 37 E 38 DA LEI MUNICIPAL Nº 898, DE 22/03/2012, QUE ESTABELECEU O PLANO DE CARREIRA DO MAGISTERIO PUBLICO D MUNICIPIO DE QUATRO IRMÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_008-_trasporte_de_estudantes_menores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, ATRAVÉS DA SECRETARIA_x000D_
 MUNICIPAL DE EDUCAÇÃO, A TRANSPORTAR ALUNOS_x000D_
 MENORES DE 04 (QUATRO) ANOS COM VEÍCULOS_x000D_
 PRÓPRIOS OU TERCEIRIZADOS PARA FREQUENTAR A_x000D_
 ESCOLA INFANTIL DO MUNICÍPIO; AUTORIZA_x000D_
 CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL_x000D_
 INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_no_009_-_almoco_de_1_de_maio_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A REALIZAÇÃO DE DESPESAS ANUAIS PARA_x000D_
+CONFRATERNIZAÇÃO COM AS FAMÍLIAS DO MUNICÍPIO DE_x000D_
+QUATRO IRMÃOS “FESTA DAS FAMÍLIAS_x000D_
+QUATROIRMONENSES” DURANTE A REALIZAÇÃO DO_x000D_
+ALMOÇO TRADICIONAL DO NOVILHO PRECOCE QUE_x000D_
+OCORRE EM 1º DE MAIO E INTEGRA O CALENDÁRIO DE_x000D_
+EVENTOS PERMANENTES INSTITUÍDO PELA LEI_x000D_
+MUNICIPAL Nº 1.023/2014, COM AS ALTERAÇÕES DAS LEIS Nº_x000D_
+1.358/2022 E Nº 1.399/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>500</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_010_-_repasse_amau_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CELEBRAR TERMO DE_x000D_
 COOPERAÇÃO TÉCNICA ENTRE O_x000D_
 MUNICÍPIO DE QUATRO IRMAOS E A_x000D_
 ASSOCIAÇÃO DOS MUNICIPIOS DO ALTO_x000D_
 URUGUAI -AMAU E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_no_011_-_repasse_consepro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS PARA O_x000D_
 CONSEPRO E A ABERTURA DE CRÉDITO_x000D_
 ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_no_012_2026_altera_o_calendario_de_eventos_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO I DO_x000D_
+CALENDÁRIO PERMANENTE DE_x000D_
+EVENTOS DO MUNICÍPIO DE_x000D_
+QUATRO IRMÃOS, INSTITUÍDO_x000D_
+PELA LEI MUNICIPAL Nº_x000D_
+1.023/2014, COM AS ALTERAÇÕES_x000D_
+DAS LEIS nº 1.358/2022 e nº_x000D_
+1.399/2023 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/518/013_-_projeto_de_lei_no_013_-_2026_altera_lei_1483_lar.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DOS ARTIGOS 1º E 2º DA_x000D_
+LEI MUNICIPAL Nº 1.483, DE 29/01/2025 QUE_x000D_
+“AUTORIZA O PODER EXECUTIVO_x000D_
+MUNICIPAL A REALIZAR CONVÊNIO COM A_x000D_
+SOCIEDADE ASSISTENCIAL SANTO ANTÔNIO_x000D_
+DE JACUTINGA/RS E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/519/014_-_projeto_de_lei_no_014-_credito_esepcial_obra_asfa.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
+DE QUATRO IRMÃOS A ABRIR CRÉDITO_x000D_
+ESPECIAL NO VALOR DE R$ 20.326.164,30_x000D_
+(VINTE MILHÕES, TREZENTOS E VINTE E SEIS_x000D_
+MIL, CENTO E SESSENTA E QUATRO REAIS E_x000D_
+TRINTA CENTAVOS), COM OBJETIVO DE_x000D_
+REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA_x000D_
+ENTRE O MUNICÍPIO DE QUATRO IRMÃOS/RS_x000D_
+E JACUTINGA/RS E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/520/015_-_projeto_de_lei_no_015_2026_-_retomada__da_contagem_do_temp.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A APURAÇÃO E A RETOMADA DA_x000D_
+CONTAGEM DO TEMPO DE SERVIÇO DOS_x000D_
+SERVIDORES PÚBLICOS MUNICIPAIS QUE_x000D_
+FORAM ABRANGIDOS PELA LEI_x000D_
+COMPLEMENTAR FEDERAL Nº 173, DE 27 DE_x000D_
+MAIO DE 2020, DURANTE A PANDEMIA DO_x000D_
+COVID-19, EM CONFORMIDADE COM A LEI_x000D_
+COMPLEMENTAR Nº 226 DE 12 DE JANEIRO DE_x000D_
+2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/521/016_-_projeto_de_lei_no_016_2026_-_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 016 DE 31 DE MARÇO DE 2026 – AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL PARA A AQUISIÇÃO DE AREA PARA FINS DE AMPLIAÇÃO DO LOTEAMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>497</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_01.26_-_aumento_real_-_funcionarios_legislativo_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/517/projeto_02.26_-_aumento_vale_funcionarios_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O VALOR DO VALE-ALIMENTAÇÃO INSTITUÍDO _x000D_
+PELA LEI MUNICIPAL Nº 1.411/2023, NO ÂMBITO DO _x000D_
+PODER LEGISLATIVO DE QUATRO IRMÃOS, E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS. Será de R$ 25,00 _x000D_
+(vinte e cinco reais).</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_03.26_-_nomeia_praca.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº003/2026, DE 13 DE ABRIL DE 2026 – DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA LICALIZADA NO MUNICÍPIO DE QUATRO IRMÃOS.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>EMENDAS</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/509/emenda_02-2026_projeto12.docx</t>
+  </si>
+  <si>
+    <t>Os (as) Vereadores (as), no uso de suas atribuições legais e regimentais, apresenta a seguinte EMENDA ADITIVA ao Projeto de Lei nº 012/2026:</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/510/emenda_03-2026_projeto12.docx</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/511/emenda_04-2026_projeto09.docx</t>
+  </si>
+  <si>
+    <t>Os (as) Vereadores (as), no uso de suas atribuições legais e regimentais, apresenta a seguinte EMENDA ADITIVA ao Projeto de Lei nº 009/2026:</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/512/emenda_05-2026_projeto09.docx</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/513/emenda_06-2026_projeto15.docx</t>
+  </si>
+  <si>
+    <t>Os (as) Vereadores (as), no uso de suas atribuições legais e regimentais, apresenta a seguinte EMENDA ADITIVA ao Projeto de Lei nº 015/2026:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -548,56 +808,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/490/001_-_projeto_de_lei_no_001_-_prorrogacao_do_pme_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/493/002__-_projeto_de_lei_no_002_-_incentivo_aos_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/492/003__-_projeto_de_lei_no_003_-_revisao_dos_subsidios_-_presidente_e_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/494/004__-_projeto_de_lei_no_004_-_revisao_dos_subsidios_-_servidores_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/495/005__-_projeto_de_lei_no_005_-_revisao_dos_subsidios_-_prefeito_vice_e_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/496/006__-_projeto_de_lei_no_006_-_concede_reposicao_geral_e_ganho_real_aos_funcionarios_municipais_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/498/projeto_18.02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_008-_trasporte_de_estudantes_menores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_010_-_repasse_amau_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_no_011_-_repasse_consepro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_01.26_-_aumento_real_-_funcionarios_legislativo_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_no03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_no04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/502/whatsapp_scan_23_de_marco_de_2026_at_15.37.39.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/503/whatsapp_scan_23_de_marco_de_2026_at_15.36.33.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/506/pedido_de_informacao_03.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/507/pedido_de_informacao_04.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/490/001_-_projeto_de_lei_no_001_-_prorrogacao_do_pme_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/493/002__-_projeto_de_lei_no_002_-_incentivo_aos_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/492/003__-_projeto_de_lei_no_003_-_revisao_dos_subsidios_-_presidente_e_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/494/004__-_projeto_de_lei_no_004_-_revisao_dos_subsidios_-_servidores_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/495/005__-_projeto_de_lei_no_005_-_revisao_dos_subsidios_-_prefeito_vice_e_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/496/006__-_projeto_de_lei_no_006_-_concede_reposicao_geral_e_ganho_real_aos_funcionarios_municipais_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/498/projeto_18.02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_008-_trasporte_de_estudantes_menores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_no_009_-_almoco_de_1_de_maio_3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_010_-_repasse_amau_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_no_011_-_repasse_consepro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_no_012_2026_altera_o_calendario_de_eventos_3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/518/013_-_projeto_de_lei_no_013_-_2026_altera_lei_1483_lar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/519/014_-_projeto_de_lei_no_014-_credito_esepcial_obra_asfa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/520/015_-_projeto_de_lei_no_015_2026_-_retomada__da_contagem_do_temp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/521/016_-_projeto_de_lei_no_016_2026_-_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_01.26_-_aumento_real_-_funcionarios_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/517/projeto_02.26_-_aumento_vale_funcionarios_legislativo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_03.26_-_nomeia_praca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/509/emenda_02-2026_projeto12.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/510/emenda_03-2026_projeto12.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/511/emenda_04-2026_projeto09.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/512/emenda_05-2026_projeto09.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.quatroirmaos.rs.leg.br/media/sapl/public/materialegislativa/2026/513/emenda_06-2026_projeto15.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -606,335 +866,842 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...13 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" t="s">
         <v>36</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" t="s">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" t="s">
+        <v>41</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" t="s">
+        <v>69</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>10</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="D26" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" t="s">
+        <v>107</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" t="s">
+        <v>106</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" t="s">
+        <v>117</v>
+      </c>
+      <c r="E29" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" t="s">
+        <v>117</v>
+      </c>
+      <c r="E30" t="s">
+        <v>118</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H31" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>56</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...3 lines deleted...]
-        <v>58</v>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>60</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H33" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>